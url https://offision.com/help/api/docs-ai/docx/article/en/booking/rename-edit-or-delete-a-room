--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,110 +42,110 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Change a room after it exists — its name, capacity, photo, category or floor — and know what each change ripples to. Then the three ways to stop a room being booked without deleting it, what deleting actually does to its bookings, and how to get a deleted room back from the recycle bin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-26</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsu7had8e_hlgk91v3lhzt">
+      <w:hyperlink w:history="1" r:id="rIdw-zccomzjirzqm3aewzlu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/rename-edit-or-delete-a-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A room rarely stays as it was created. It gets a proper name, loses two chairs,
 moves a floor, and one day is knocked through into the room next door. Every
 one of those is a change to the same record, and most of them are safe — the
 one that is not safe is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Delete</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and it is less final than it looks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need booking management access, and the room must already exist — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwelsmhoejtqzay3whpu91">
+      <w:hyperlink w:history="1" r:id="rIdnbn1ez9z6hvpxbxwyuwxu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Everything here applies equally to a desk, a
 piece of equipment, a parking space or an other resource; only the list you
 start from changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the room and rename it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -724,310 +724,376 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3467"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3467"/>
+        <w:gridCol w:w="3120"/>
+        <w:gridCol w:w="3120"/>
+        <w:gridCol w:w="3120"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3467"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2427"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Use</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3467"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Where</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3467"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Keep the room but let nobody book it, indefinitely</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2427"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Booking settings</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3467"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Editor → </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Policy</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. The rest of the page, and all of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Service</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, is replaced by </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">This resource will not be available for booking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3467"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Close it for a fixed period, with or without blocking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2427"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Out of service period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3467"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Editor → </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Out of service period</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlnudmjk90zm0zpaqaegcf">
+            <w:hyperlink w:history="1" r:id="rId66se3hz3i55vfxfiikaqi">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Take a room out of service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3467"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Keep it bookable in Offision only, with the room mailbox no longer feeding it</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2427"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Stop connection with external calendar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3467"/>
+            <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Detail panel → the calendar row's menu (synced rooms only). Confirms with </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Bookings will no longer synchronize from the external calendar</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Pull the room's bookings from its mailbox again, after a sync problem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resync upcoming bookings</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, or </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resync past 7 days bookings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3120"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Detail panel → the calendar row (synced rooms only) — see </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdjatcskozqdvyaqk0yxznc">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bookings stopped syncing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking settings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is also the first thing to check when a room has stopped
 appearing in the user app. On a list with several rooms selected, the same
 switch is </w:t>
       </w:r>
@@ -1857,51 +1923,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsu7had8e_hlgk91v3lhzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rIdwelsmhoejtqzay3whpu91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdlnudmjk90zm0zpaqaegcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/501eb779812cb54c9b2120d00fb29bfd6ab31e0d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f0fca7869d710bc8a5f2d0bab2747d46c569bd7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c92dcad6eaf2cb32933778fb6f9d8e1eacf65cc7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw-zccomzjirzqm3aewzlu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rIdnbn1ez9z6hvpxbxwyuwxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId66se3hz3i55vfxfiikaqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdjatcskozqdvyaqk0yxznc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/501eb779812cb54c9b2120d00fb29bfd6ab31e0d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f0fca7869d710bc8a5f2d0bab2747d46c569bd7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c92dcad6eaf2cb32933778fb6f9d8e1eacf65cc7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Rename, edit or delete a room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>