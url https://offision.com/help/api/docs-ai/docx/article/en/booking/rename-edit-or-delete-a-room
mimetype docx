--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -42,142 +42,142 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Change a room after it exists — its name, capacity, photo, category or floor — and know what each change ripples to. Then the three ways to stop a room being booked without deleting it, what deleting actually does to its bookings, and how to get a deleted room back from the recycle bin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw-zccomzjirzqm3aewzlu">
+      <w:hyperlink w:history="1" r:id="rIdbsjixangnf5uzlmaovrxr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/rename-edit-or-delete-a-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → booking/room (Standard Rooms)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A room rarely stays as it was created. It gets a proper name, loses two chairs,
 moves a floor, and one day is knocked through into the room next door. Every
 one of those is a change to the same record, and most of them are safe — the
 one that is not safe is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Delete</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and it is less final than it looks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need booking management access, and the room must already exist — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnbn1ez9z6hvpxbxwyuwxu">
+      <w:hyperlink w:history="1" r:id="rId3oqp9o3cp1yg8vzhra0n_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Everything here applies equally to a desk, a
 piece of equipment, a parking space or an other resource; only the list you
 start from changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the room and rename it</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Where in Offision: admin app → booking/room (Standard Rooms)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Click the room's row. A detail panel opens on the right, with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Edit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -427,84 +427,103 @@
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Boardroom</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rows,
 that is two rooms, not a display fault.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Change the capacity, photo or category</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">All three are on the same editor. </w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Capacity</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> is on </w:t>
+        <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Basic</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, below
-[...12 lines deleted...]
-so lowering it can make the room drop out of searches that used to find it.</w:t>
+        <w:t xml:space="preserve"> now supports a single maximum or a minimum–maximum range. Choose </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Range</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, enter </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Min</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and the maximum, or remove the range to keep one number. A minimum above the maximum cannot be saved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Size</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is the optional room area with m² or ft²; it does not change the number of people the room seats. Lowering the maximum can affect capacity searches and attendee warnings. Setting a minimum can remove the room from headcount-based suggestions for smaller meetings, without forbidding a manually selected booking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Category</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Basic</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> too, and its options are the room categories
@@ -560,123 +579,100 @@
         <w:t xml:space="preserve">Copy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, beside </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Edit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, opens the add form filled in from this room, with
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Copy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> appended to every language of the name. The floor comes with it; the
-point on the floor plan does not, so place the copy before you save it. It is
+Classic point does not. Check and assign the copy on the map you use; the original's Map 2.0 shape must not be assumed to belong to the copy. It is
 the quickest way to make a second room with the same policy, hours and
 amenities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Move it to another floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Two places do it, and both write the same thing. In the detail panel, the
-</w:t>
+        <w:t xml:space="preserve">Use </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> row opens the building and floor picker directly. In the editor,
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> on </w:t>
+        <w:t xml:space="preserve"> in the detail panel or on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Basic</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> does the same and also lets you click the room's area
-[...21 lines deleted...]
-stay where they are, and its policy is unchanged.</w:t>
+        <w:t xml:space="preserve"> to choose the new building and floor. On Classic, choose the room's area or point on the new plan; moving floors clears its old point. On Map 2.0, select a compatible object on the new floor, or </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdzmoj9p-w3uqlnvbup495p">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">assign the room in the designer</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. Check the map binding after the move rather than assuming its old shape moved with it. The room's bookings, policy and panel stay attached to the same resource.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">does</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> unbind a panel is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Change → Change type</w:t>
@@ -921,51 +917,51 @@
               <w:t xml:space="preserve">Out of service period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Editor → </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Out of service period</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId66se3hz3i55vfxfiikaqi">
+            <w:hyperlink w:history="1" r:id="rIdgylb8jvvn8-suzhxkqv2p">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Take a room out of service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Keep it bookable in Offision only, with the room mailbox no longer feeding it</w:t>
             </w:r>
@@ -1042,51 +1038,51 @@
               <w:t xml:space="preserve">Resync upcoming bookings</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Resync past 7 days bookings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Detail panel → the calendar row (synced rooms only) — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjatcskozqdvyaqk0yxznc">
+            <w:hyperlink w:history="1" r:id="rIdaxqg446h85yp2spadmqh_">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bookings stopped syncing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1923,51 +1919,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw-zccomzjirzqm3aewzlu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rIdnbn1ez9z6hvpxbxwyuwxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId66se3hz3i55vfxfiikaqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdjatcskozqdvyaqk0yxznc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/501eb779812cb54c9b2120d00fb29bfd6ab31e0d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f0fca7869d710bc8a5f2d0bab2747d46c569bd7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c92dcad6eaf2cb32933778fb6f9d8e1eacf65cc7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbsjixangnf5uzlmaovrxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rId3oqp9o3cp1yg8vzhra0n_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdzmoj9p-w3uqlnvbup495p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdgylb8jvvn8-suzhxkqv2p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdaxqg446h85yp2spadmqh_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1decc9b134aba10519ec5bbfb08001449f2be5c1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4bd0a820fff84fee59120009bdc4da8bdc46011.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/203711663ef051b931a0b007fa343ad8801d0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Rename, edit or delete a room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>