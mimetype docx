--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbsjixangnf5uzlmaovrxr">
+      <w:hyperlink w:history="1" r:id="rIdv4jsak1n5u5dupb72f5pj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/rename-edit-or-delete-a-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/room (Standard Rooms)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -114,51 +114,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Delete</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and it is less final than it looks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need booking management access, and the room must already exist — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3oqp9o3cp1yg8vzhra0n_">
+      <w:hyperlink w:history="1" r:id="rIdv0foqp7gu5avn1ipf4-yi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Everything here applies equally to a desk, a
 piece of equipment, a parking space or an other resource; only the list you
 start from changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the room and rename it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -619,51 +619,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the detail panel or on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Basic</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to choose the new building and floor. On Classic, choose the room's area or point on the new plan; moving floors clears its old point. On Map 2.0, select a compatible object on the new floor, or </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzmoj9p-w3uqlnvbup495p">
+      <w:hyperlink w:history="1" r:id="rIdwasb0btj5lzwq_rk-svg8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">assign the room in the designer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Check the map binding after the move rather than assuming its old shape moved with it. The room's bookings, policy and panel stay attached to the same resource.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">does</w:t>
       </w:r>
@@ -917,51 +917,51 @@
               <w:t xml:space="preserve">Out of service period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Editor → </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Out of service period</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdgylb8jvvn8-suzhxkqv2p">
+            <w:hyperlink w:history="1" r:id="rIdkvvxpbl9rkgscnft9ileu">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Take a room out of service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Keep it bookable in Offision only, with the room mailbox no longer feeding it</w:t>
             </w:r>
@@ -1038,51 +1038,51 @@
               <w:t xml:space="preserve">Resync upcoming bookings</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Resync past 7 days bookings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Detail panel → the calendar row (synced rooms only) — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdaxqg446h85yp2spadmqh_">
+            <w:hyperlink w:history="1" r:id="rIdp-9bndzz3k8qqtrhxcomy">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bookings stopped syncing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1919,51 +1919,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbsjixangnf5uzlmaovrxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rId3oqp9o3cp1yg8vzhra0n_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdzmoj9p-w3uqlnvbup495p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdgylb8jvvn8-suzhxkqv2p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdaxqg446h85yp2spadmqh_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1decc9b134aba10519ec5bbfb08001449f2be5c1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4bd0a820fff84fee59120009bdc4da8bdc46011.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/203711663ef051b931a0b007fa343ad8801d0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv4jsak1n5u5dupb72f5pj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/rename-edit-or-delete-a-room/" TargetMode="External"/><Relationship Id="rIdv0foqp7gu5avn1ipf4-yi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdwasb0btj5lzwq_rk-svg8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdkvvxpbl9rkgscnft9ileu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdp-9bndzz3k8qqtrhxcomy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1decc9b134aba10519ec5bbfb08001449f2be5c1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4bd0a820fff84fee59120009bdc4da8bdc46011.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/203711663ef051b931a0b007fa343ad8801d0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Rename, edit or delete a room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>