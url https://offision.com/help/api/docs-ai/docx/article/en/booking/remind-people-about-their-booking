--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -42,125 +42,138 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Six reminders the organiser can be sent about their own booking — the two that stop people forgetting to check in are already on, and what decides whether they ever arrive is whether the resource requires check-in. Turning one off stops the email and not the notification on their phone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdznceeru64vadtbqdagmcg">
+      <w:hyperlink w:history="1" r:id="rIdvsustv9lozrwp0xxvvbrf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/remind-people-about-their-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → booking/email-reminder (Email reminder settings)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If people keep forgetting to check in, the two reminders that fix it are already on.
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Waiting for check-in reminder</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> writes to the organiser the moment the resource
 becomes available to check into, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No-show email reminder</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> writes again if it is
 released because nobody did. Neither has to be switched on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What decides whether they ever arrive is something else entirely: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">the resource has to
 require check-in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Without that requirement there is no check-in window, so there is
 nothing to be waiting for and nothing to release — and both reminders stay silent no
 matter how they are set. That requirement lives on the booking rules, not here:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpigqcpw0cj7o5ckikd8vd">
+      <w:hyperlink w:history="1" r:id="rIdowjbyci6u1yvyd4w9trye">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">how check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -192,63 +205,50 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource manager</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> permission.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the reminder settings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">These are set once for the whole account. There is no per-room and no per-policy
 version of them.</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Where in Offision: admin app → booking/email-reminder (Email reminder settings)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Setting / Email reminder</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the second of the three groups on that page, between the
 general settings above it and the suggested time slots below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
@@ -1044,147 +1044,147 @@
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">When check-in opens and closes.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The window before the start and the grace period
 after it are set on the booking rules, per resource —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdre_5vwttj9md7jjt02xer">
+      <w:hyperlink w:history="1" r:id="rIdjptcwds7_d9gayf2fum92">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check-in settings reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether a no-show is counted.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A room is released and counted whether or not anyone
 was told — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5ipqbmw39mm-pgicgmmrs">
+      <w:hyperlink w:history="1" r:id="rIdpg5019ogkcqi24wx2pj_q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What counts as a no-show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The mails sent when a booking is made or cancelled.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Those are per-policy switches:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnleyoumm1mdkewdf-4mqt">
+      <w:hyperlink w:history="1" r:id="rId8z3dftlpzoqu-thlsacuk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose which booking emails go out</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What the mail says.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Subjects and body text are set once for the whole site, under
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddrqbh9sitrbd85zmsygyt">
+      <w:hyperlink w:history="1" r:id="rIdstlwgukw_7rvy8bwmb8w1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the wording of an Offision email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1193,72 +1193,127 @@
       <w:r>
         <w:t xml:space="preserve"> That warning and
 cancellation come from the booking rules, not from these switches.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The digests managers subscribe to.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Those are separate subscriptions —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw2-x4upjhck3qqvea_pha">
+      <w:hyperlink w:history="1" r:id="rIdkk6bl2kcxut-6b2hpa1dp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Summary email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdynpi_vyzbrczvfgwwx-rc">
+      <w:hyperlink w:history="1" r:id="rIdjg8lqyshssvfhtnnhshmm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Forecast email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Change the reminder's wording</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The check-in and no-show reminder rows offer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edit email</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, opening the corresponding template. Turn on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Write your own</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to edit a multilingual subject and rich-text body, insert booking fields, and choose the summary, action buttons and sign-off. The cancel link and cancel button are available only on the check-in reminder. See </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdv3uw2c1ts1roufkhmwtmh">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Template wording</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Save the template, then check room and desk samples. Wording does not enable delivery, change the check-in deadline or stop automatic release. The switches on this page still decide whether the emails are sent.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1686,51 +1741,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdznceeru64vadtbqdagmcg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdpigqcpw0cj7o5ckikd8vd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdre_5vwttj9md7jjt02xer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-settings-reference/" TargetMode="External"/><Relationship Id="rId5ipqbmw39mm-pgicgmmrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdnleyoumm1mdkewdf-4mqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIddrqbh9sitrbd85zmsygyt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdw2-x4upjhck3qqvea_pha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdynpi_vyzbrczvfgwwx-rc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c5bd0a5c28cdee59f45f44185389cb2952538af.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3425a2c9ce171a8ad9eaa1449311ef738260ff5c.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvsustv9lozrwp0xxvvbrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdowjbyci6u1yvyd4w9trye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdjptcwds7_d9gayf2fum92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-settings-reference/" TargetMode="External"/><Relationship Id="rIdpg5019ogkcqi24wx2pj_q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId8z3dftlpzoqu-thlsacuk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdstlwgukw_7rvy8bwmb8w1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdkk6bl2kcxut-6b2hpa1dp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdjg8lqyshssvfhtnnhshmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdv3uw2c1ts1roufkhmwtmh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c54d82e90bf1374f9e54e023f8751134e91a0d56.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2ac7998997a6f30c448b57128595ea4f0e56d08.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Remind people before and after their booking</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>