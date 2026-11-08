--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvsustv9lozrwp0xxvvbrf">
+      <w:hyperlink w:history="1" r:id="rId2yxpq-iwbwfxkti6qr6v7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/remind-people-about-their-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/email-reminder (Email reminder settings)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -129,51 +129,51 @@
         <w:t xml:space="preserve"> writes again if it is
 released because nobody did. Neither has to be switched on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What decides whether they ever arrive is something else entirely: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">the resource has to
 require check-in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Without that requirement there is no check-in window, so there is
 nothing to be waiting for and nothing to release — and both reminders stay silent no
 matter how they are set. That requirement lives on the booking rules, not here:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdowjbyci6u1yvyd4w9trye">
+      <w:hyperlink w:history="1" r:id="rId0e3in8wmhzkagb2w_t0h7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">how check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1044,147 +1044,147 @@
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">When check-in opens and closes.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The window before the start and the grace period
 after it are set on the booking rules, per resource —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjptcwds7_d9gayf2fum92">
+      <w:hyperlink w:history="1" r:id="rId1xopveoyo6g6mgpuvyi5d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check-in settings reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether a no-show is counted.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A room is released and counted whether or not anyone
 was told — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpg5019ogkcqi24wx2pj_q">
+      <w:hyperlink w:history="1" r:id="rIdbcr0bvlziu-og9zlza4jm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What counts as a no-show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The mails sent when a booking is made or cancelled.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Those are per-policy switches:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8z3dftlpzoqu-thlsacuk">
+      <w:hyperlink w:history="1" r:id="rIdto-pdpqvqllmsjoyegq99">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose which booking emails go out</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What the mail says.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Subjects and body text are set once for the whole site, under
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdstlwgukw_7rvy8bwmb8w1">
+      <w:hyperlink w:history="1" r:id="rIdrrvfdfp50ajjeuutu--k2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the wording of an Offision email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1193,110 +1193,110 @@
       <w:r>
         <w:t xml:space="preserve"> That warning and
 cancellation come from the booking rules, not from these switches.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The digests managers subscribe to.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Those are separate subscriptions —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkk6bl2kcxut-6b2hpa1dp">
+      <w:hyperlink w:history="1" r:id="rIdidgrweugghi19fosueop9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Summary email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjg8lqyshssvfhtnnhshmm">
+      <w:hyperlink w:history="1" r:id="rIdxten8iqzjjtcpqzvs3z04">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Forecast email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Change the reminder's wording</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The check-in and no-show reminder rows offer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Edit email</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, opening the corresponding template. Turn on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Write your own</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to edit a multilingual subject and rich-text body, insert booking fields, and choose the summary, action buttons and sign-off. The cancel link and cancel button are available only on the check-in reminder. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv3uw2c1ts1roufkhmwtmh">
+      <w:hyperlink w:history="1" r:id="rIdk7kes-fvfgsmqwqsffo6j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Template wording</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Save the template, then check room and desk samples. Wording does not enable delivery, change the check-in deadline or stop automatic release. The switches on this page still decide whether the emails are sent.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -1741,51 +1741,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvsustv9lozrwp0xxvvbrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdowjbyci6u1yvyd4w9trye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdjptcwds7_d9gayf2fum92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-settings-reference/" TargetMode="External"/><Relationship Id="rIdpg5019ogkcqi24wx2pj_q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId8z3dftlpzoqu-thlsacuk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdstlwgukw_7rvy8bwmb8w1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdkk6bl2kcxut-6b2hpa1dp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdjg8lqyshssvfhtnnhshmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdv3uw2c1ts1roufkhmwtmh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c54d82e90bf1374f9e54e023f8751134e91a0d56.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2ac7998997a6f30c448b57128595ea4f0e56d08.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2yxpq-iwbwfxkti6qr6v7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId0e3in8wmhzkagb2w_t0h7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId1xopveoyo6g6mgpuvyi5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-settings-reference/" TargetMode="External"/><Relationship Id="rIdbcr0bvlziu-og9zlza4jm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdto-pdpqvqllmsjoyegq99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdrrvfdfp50ajjeuutu--k2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdidgrweugghi19fosueop9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdxten8iqzjjtcpqzvs3z04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdk7kes-fvfgsmqwqsffo6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c54d82e90bf1374f9e54e023f8751134e91a0d56.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2ac7998997a6f30c448b57128595ea4f0e56d08.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Remind people before and after their booking</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>