--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrzepkdvr51glgfzlqbwpm">
+      <w:hyperlink w:history="1" r:id="rId2jjjxe96shcbcvpzjgirv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/read-the-quota-usage-history/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody says their balance is wrong. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Quota usage history</w:t>
       </w:r>
@@ -1355,51 +1355,51 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resources that are not priced.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A resource with no quota policy costs
 nothing and never appears, however heavily it is booked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A cancellation that gave nothing back is worth one more word: it means the
 resource's own policy does not allow refunds, or the booking was cancelled
 inside its refund deadline. Both are settings on the resource quota policy, not
 faults in the record — the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnf_-fovwqtrulzwdsxbqz">
+      <w:hyperlink w:history="1" r:id="rIdp6wynwttisbdxzn7xh_ze">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">settings reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covers them.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1824,51 +1824,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrzepkdvr51glgfzlqbwpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rIdnf_-fovwqtrulzwdsxbqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b932cebdaeeebdbb588a559888db889445ec8819.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff062bdaa08279493765a2052bf043616e2d4fb4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e66abeca011645a1b7babd36a6e965c1b4b30953.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2jjjxe96shcbcvpzjgirv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rIdp6wynwttisbdxzn7xh_ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b932cebdaeeebdbb588a559888db889445ec8819.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff062bdaa08279493765a2052bf043616e2d4fb4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e66abeca011645a1b7babd36a6e965c1b4b30953.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Check what someone's quota was spent on</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>