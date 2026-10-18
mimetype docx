--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2jjjxe96shcbcvpzjgirv">
+      <w:hyperlink w:history="1" r:id="rIdygnc_qj5ruwlnazvsrhif">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/read-the-quota-usage-history/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody says their balance is wrong. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Quota usage history</w:t>
       </w:r>
@@ -1355,51 +1355,51 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resources that are not priced.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A resource with no quota policy costs
 nothing and never appears, however heavily it is booked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A cancellation that gave nothing back is worth one more word: it means the
 resource's own policy does not allow refunds, or the booking was cancelled
 inside its refund deadline. Both are settings on the resource quota policy, not
 faults in the record — the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp6wynwttisbdxzn7xh_ze">
+      <w:hyperlink w:history="1" r:id="rId5j5u3q205rgckxytjjsyp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">settings reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covers them.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1824,51 +1824,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2jjjxe96shcbcvpzjgirv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rIdp6wynwttisbdxzn7xh_ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b932cebdaeeebdbb588a559888db889445ec8819.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff062bdaa08279493765a2052bf043616e2d4fb4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e66abeca011645a1b7babd36a6e965c1b4b30953.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdygnc_qj5ruwlnazvsrhif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId5j5u3q205rgckxytjjsyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bc9687c4e31c135490772bcb0052fa918c56dee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f312fb400627447c9d53e8e9a6c38fc4f84f1bb5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0a01b95a8101cf41252ed4a4a22e8197c8dcc36.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Check what someone's quota was spent on</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>