--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdygnc_qj5ruwlnazvsrhif">
+      <w:hyperlink w:history="1" r:id="rId2xb7joscto_2kxha2cdcq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/read-the-quota-usage-history/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody says their balance is wrong. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Quota usage history</w:t>
       </w:r>
@@ -1355,51 +1355,51 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resources that are not priced.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A resource with no quota policy costs
 nothing and never appears, however heavily it is booked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A cancellation that gave nothing back is worth one more word: it means the
 resource's own policy does not allow refunds, or the booking was cancelled
 inside its refund deadline. Both are settings on the resource quota policy, not
 faults in the record — the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5j5u3q205rgckxytjjsyp">
+      <w:hyperlink w:history="1" r:id="rIdhxcy94pdyql9foayrqqxu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">settings reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covers them.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1824,51 +1824,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdygnc_qj5ruwlnazvsrhif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId5j5u3q205rgckxytjjsyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bc9687c4e31c135490772bcb0052fa918c56dee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f312fb400627447c9d53e8e9a6c38fc4f84f1bb5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0a01b95a8101cf41252ed4a4a22e8197c8dcc36.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2xb7joscto_2kxha2cdcq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rIdhxcy94pdyql9foayrqqxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bc9687c4e31c135490772bcb0052fa918c56dee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f312fb400627447c9d53e8e9a6c38fc4f84f1bb5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0a01b95a8101cf41252ed4a4a22e8197c8dcc36.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Check what someone's quota was spent on</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>