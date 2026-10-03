--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,99 +52,99 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmxizsxg-j398gwrbav4dx">
+      <w:hyperlink w:history="1" r:id="rIdjyrhbciphorf8ywaujexk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/put-up-resource-stickers/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A resource sticker is a printed QR code belonging to one desk or one room. Stuck to
 the furniture, it is the whole booking interface for that resource: somebody with a
 phone can take the desk, confirm a booking, add time to it, or hand it back — with
 no panel on the wall and nothing installed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That makes it the usual answer for hot desks and for small rooms, where a panel per
 resource costs more than the room is worth.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The desks or rooms already exist — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmquamd5qgx-oa7wldui6t">
+      <w:hyperlink w:history="1" r:id="rIdzdx8w8cqnhe2haumn6n39">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Each one gets its own code
 automatically; there is nothing to switch on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Decide what a scan is allowed to do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -161,87 +161,87 @@
         <w:t xml:space="preserve"> comes from that
 resource's booking policy, so set this before printing anything.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (Booking policy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Six settings decide it. All of them are documented field by field in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnhg8i6se_hnl8u1u8-8ts">
+      <w:hyperlink w:history="1" r:id="rIdxtmcrzj_dyr3wrxnic4_f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Resource policy reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — what matters here is
 which parts of the sticker each one switches off:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allow booking from User Portal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the on/off one, and the only one that can
 stop a scan booking anything at all. A scan opens the portal on the phone, so
 the sticker is the User Portal channel; turning that channel off takes the
 sticker with it. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfjfkbptke_-cfzylzc6u2">
+      <w:hyperlink w:history="1" r:id="rIdb80icqm0xqwmk7mb_mzav">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose where a resource can be booked from</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -979,126 +979,126 @@
         <w:t xml:space="preserve">That is the point of it — it is how you deal with a code that has been photographed
 and passed around. But it means every affected sticker has to be reprinted and
 physically replaced, so regenerate the ones you have a reason to, not the whole
 estate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Scan one yourself, with an ordinary phone and your own account. A free desk should
 offer to book it; one you have already booked should check you straight in. If a
 scan does something you did not expect, the state it found the resource in is the
 explanation — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkfbhjop3zgachlhlo8sd_">
+      <w:hyperlink w:history="1" r:id="rIdiqezgbbg-umvrruyqrsvn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in and out by scanning the sticker on a desk or room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 which walks every outcome.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may book the resource at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is team space, set on the resource — a
 scan by somebody outside it is refused. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbgab4riachfpowhbp17ht">
+      <w:hyperlink w:history="1" r:id="rIdw8mtilwz3n9y6iajwzsra">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The code on a panel's screen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is a different, rotating code that belongs
 to the panel, not to the resource — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrujrzdqt28usj2nwlwzbt">
+      <w:hyperlink w:history="1" r:id="rIddgozztruyarce-hkasnls">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in by QR code, and proving you are there</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1108,51 +1108,51 @@
         <w:t xml:space="preserve"> GPS check-in and its radius are
 set separately, and apply to the app rather than to the sticker.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The check-in window.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> How early and how late a scan still counts is part of the
 check-in policy — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdra9as9vwsdamefejn065r">
+      <w:hyperlink w:history="1" r:id="rIddnxznkhgwf30jtazeaqla">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1577,51 +1577,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmxizsxg-j398gwrbav4dx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdmquamd5qgx-oa7wldui6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdnhg8i6se_hnl8u1u8-8ts" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdfjfkbptke_-cfzylzc6u2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdkfbhjop3zgachlhlo8sd_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdbgab4riachfpowhbp17ht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdrujrzdqt28usj2nwlwzbt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdra9as9vwsdamefejn065r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/094b2416c91ece39f6d3058dba79aa46498e3c85.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/722cfad5d50f3cc9556bb79a1efa3e4200085fcf.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2bd8c2cc7ed26edfac218eff2e8dcddeb22bfd7d.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjyrhbciphorf8ywaujexk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdzdx8w8cqnhe2haumn6n39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdxtmcrzj_dyr3wrxnic4_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdb80icqm0xqwmk7mb_mzav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdiqezgbbg-umvrruyqrsvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdw8mtilwz3n9y6iajwzsra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIddgozztruyarce-hkasnls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIddnxznkhgwf30jtazeaqla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/094b2416c91ece39f6d3058dba79aa46498e3c85.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/722cfad5d50f3cc9556bb79a1efa3e4200085fcf.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2bd8c2cc7ed26edfac218eff2e8dcddeb22bfd7d.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Print and put up resource stickers</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>