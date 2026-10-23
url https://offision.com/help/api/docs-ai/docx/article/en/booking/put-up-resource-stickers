--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,99 +52,99 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjyrhbciphorf8ywaujexk">
+      <w:hyperlink w:history="1" r:id="rId_wdonxu1fib-awjt_ko_t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/put-up-resource-stickers/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A resource sticker is a printed QR code belonging to one desk or one room. Stuck to
 the furniture, it is the whole booking interface for that resource: somebody with a
 phone can take the desk, confirm a booking, add time to it, or hand it back — with
 no panel on the wall and nothing installed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That makes it the usual answer for hot desks and for small rooms, where a panel per
 resource costs more than the room is worth.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The desks or rooms already exist — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzdx8w8cqnhe2haumn6n39">
+      <w:hyperlink w:history="1" r:id="rIddrhphlxhntflg6nb_3dlo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Each one gets its own code
 automatically; there is nothing to switch on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Decide what a scan is allowed to do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -161,87 +161,87 @@
         <w:t xml:space="preserve"> comes from that
 resource's booking policy, so set this before printing anything.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (Booking policy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Six settings decide it. All of them are documented field by field in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxtmcrzj_dyr3wrxnic4_f">
+      <w:hyperlink w:history="1" r:id="rIdpxzh5f6cbkvpowjbd_ltc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Resource policy reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — what matters here is
 which parts of the sticker each one switches off:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allow booking from User Portal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the on/off one, and the only one that can
 stop a scan booking anything at all. A scan opens the portal on the phone, so
 the sticker is the User Portal channel; turning that channel off takes the
 sticker with it. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb80icqm0xqwmk7mb_mzav">
+      <w:hyperlink w:history="1" r:id="rIdnmoknvsacmec6vegl7sgx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose where a resource can be booked from</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -979,126 +979,126 @@
         <w:t xml:space="preserve">That is the point of it — it is how you deal with a code that has been photographed
 and passed around. But it means every affected sticker has to be reprinted and
 physically replaced, so regenerate the ones you have a reason to, not the whole
 estate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Scan one yourself, with an ordinary phone and your own account. A free desk should
 offer to book it; one you have already booked should check you straight in. If a
 scan does something you did not expect, the state it found the resource in is the
 explanation — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiqezgbbg-umvrruyqrsvn">
+      <w:hyperlink w:history="1" r:id="rIda-fkvue0dago1yfgl7ckz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in and out by scanning the sticker on a desk or room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 which walks every outcome.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may book the resource at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is team space, set on the resource — a
 scan by somebody outside it is refused. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw8mtilwz3n9y6iajwzsra">
+      <w:hyperlink w:history="1" r:id="rIduw56xxhnko53i25un-agw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The code on a panel's screen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is a different, rotating code that belongs
 to the panel, not to the resource — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddgozztruyarce-hkasnls">
+      <w:hyperlink w:history="1" r:id="rIdfuolb_uzgxs4frcn-qex8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in by QR code, and proving you are there</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1108,51 +1108,51 @@
         <w:t xml:space="preserve"> GPS check-in and its radius are
 set separately, and apply to the app rather than to the sticker.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The check-in window.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> How early and how late a scan still counts is part of the
 check-in policy — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddnxznkhgwf30jtazeaqla">
+      <w:hyperlink w:history="1" r:id="rIdmrtnzxikzwlh6xiykfphu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1577,51 +1577,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjyrhbciphorf8ywaujexk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdzdx8w8cqnhe2haumn6n39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdxtmcrzj_dyr3wrxnic4_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdb80icqm0xqwmk7mb_mzav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdiqezgbbg-umvrruyqrsvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdw8mtilwz3n9y6iajwzsra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIddgozztruyarce-hkasnls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIddnxznkhgwf30jtazeaqla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/094b2416c91ece39f6d3058dba79aa46498e3c85.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/722cfad5d50f3cc9556bb79a1efa3e4200085fcf.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2bd8c2cc7ed26edfac218eff2e8dcddeb22bfd7d.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_wdonxu1fib-awjt_ko_t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIddrhphlxhntflg6nb_3dlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdpxzh5f6cbkvpowjbd_ltc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdnmoknvsacmec6vegl7sgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIda-fkvue0dago1yfgl7ckz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIduw56xxhnko53i25un-agw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdfuolb_uzgxs4frcn-qex8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdmrtnzxikzwlh6xiykfphu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a29a26f35367d2b34250afb2a8e96d657e4bac59.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1cfdd6ea0d78600656b9a517c43aa31d89ae2c1d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a7849106bca83dd32cc06218646288cdb7e19958.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Print and put up resource stickers</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>