--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,93 +52,93 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddcsgzmocweafwwmbd8cet">
+      <w:hyperlink w:history="1" r:id="rIdnbfruptifxaolj8n7ipcv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/offer-the-same-suggested-times-everywhere/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Suggested time slots are the blocks the booking form offers as hints — nine to
 ten, ten to eleven — so most people book by tapping one instead of setting two
 times by hand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">They are only ever hints. Whatever is on offer, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Custom time</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sits under the
 list and hands the ordinary date and time pickers back, so nobody is ever stuck
 with the blocks somebody else chose. That is the whole difference from
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyj6o5fmwoanr-h-cym-hz">
+      <w:hyperlink w:history="1" r:id="rIdutge1bfogxw84cdiuo1wi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">fixed time slots</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, where the list is
 the only thing there is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3838575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="suggested-times-field" descr="Both offer a list. Only one leaves a way off it." title="Both offer a list. Only one leaves a way off it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -655,51 +655,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">One weekday's blocks on a schedule — half hours, where the company grid runs in whole ones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Setting up a schedule and attaching rooms to it is covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6az1_pvr4uu8ytpeecmne">
+      <w:hyperlink w:history="1" r:id="rIdmwzvytjj7n---bknctjrz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Business hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Which list a booker actually gets</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1035,51 +1035,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The grid exists because something downstream depends on it — a cleaning round between slots, a shuttle, a class timetable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdvaicgwlolodjnqi_xeo2o">
+            <w:hyperlink w:history="1" r:id="rIdjd4ykmkbyqndrxvko0ctw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed time slots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> — nothing else can be booked</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1520,95 +1520,95 @@
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the times are enforced.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> These are hints, always. To make the
 offered times the only bookable ones, use
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxsz_0v2cuz0fgdm2ejl4g">
+      <w:hyperlink w:history="1" r:id="rIdlqz2-5on3j_sbugcdus5n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">fixed time slots</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">When a room is open.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Suggestions are </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> cut to a room's business hours
 or its holidays — a block outside them is still offered, and the booking is
 then refused when it is saved. Keep the grid inside the hours the estate
 actually opens. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfevroluvsfk5bz1dtskve">
+      <w:hyperlink w:history="1" r:id="rId_ekcnupuhqgl9d2n5lnjy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Business hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2085,51 +2085,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddcsgzmocweafwwmbd8cet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rIdyj6o5fmwoanr-h-cym-hz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId6az1_pvr4uu8ytpeecmne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdvaicgwlolodjnqi_xeo2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdxsz_0v2cuz0fgdm2ejl4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdfevroluvsfk5bz1dtskve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee2f2c2a5005878ee447472b45829233c011bea0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee6b137e91c35993aa1362f722b68ad5c3f81334.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00f93b0ba5e980750bfb9258d4eae4281235e581.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f18aacf27ec5d6c115839b0f028894459aac31e3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcb91d9de2e426aab0bbe709e7e1315237e6c892.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/94106923f8bf9c3b3f5e58eb133604529ec62505.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1bca8637d1f965b515c4e7c77c0b7f226a61ea51.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1902bec8301d3a084cf6ee23f8a3302d0c1ae01.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnbfruptifxaolj8n7ipcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rIdutge1bfogxw84cdiuo1wi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdmwzvytjj7n---bknctjrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdjd4ykmkbyqndrxvko0ctw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdlqz2-5on3j_sbugcdus5n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId_ekcnupuhqgl9d2n5lnjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee2f2c2a5005878ee447472b45829233c011bea0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee6b137e91c35993aa1362f722b68ad5c3f81334.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00f93b0ba5e980750bfb9258d4eae4281235e581.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f18aacf27ec5d6c115839b0f028894459aac31e3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcb91d9de2e426aab0bbe709e7e1315237e6c892.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/94106923f8bf9c3b3f5e58eb133604529ec62505.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1bca8637d1f965b515c4e7c77c0b7f226a61ea51.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1902bec8301d3a084cf6ee23f8a3302d0c1ae01.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offer suggested booking times</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>