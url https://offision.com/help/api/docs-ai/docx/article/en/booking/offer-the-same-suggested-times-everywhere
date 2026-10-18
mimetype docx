--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,93 +52,93 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnbfruptifxaolj8n7ipcv">
+      <w:hyperlink w:history="1" r:id="rIdys8kxiqf4a5h_bmhucaad">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/offer-the-same-suggested-times-everywhere/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Suggested time slots are the blocks the booking form offers as hints — nine to
 ten, ten to eleven — so most people book by tapping one instead of setting two
 times by hand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">They are only ever hints. Whatever is on offer, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Custom time</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sits under the
 list and hands the ordinary date and time pickers back, so nobody is ever stuck
 with the blocks somebody else chose. That is the whole difference from
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdutge1bfogxw84cdiuo1wi">
+      <w:hyperlink w:history="1" r:id="rIdjkgaedc4e-25ukatata5i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">fixed time slots</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, where the list is
 the only thing there is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3838575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="suggested-times-field" descr="Both offer a list. Only one leaves a way off it." title="Both offer a list. Only one leaves a way off it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -655,51 +655,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">One weekday's blocks on a schedule — half hours, where the company grid runs in whole ones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Setting up a schedule and attaching rooms to it is covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmwzvytjj7n---bknctjrz">
+      <w:hyperlink w:history="1" r:id="rIdpfjdz_mvnfmk6gsv_w0rs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Business hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Which list a booker actually gets</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1035,51 +1035,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The grid exists because something downstream depends on it — a cleaning round between slots, a shuttle, a class timetable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdjd4ykmkbyqndrxvko0ctw">
+            <w:hyperlink w:history="1" r:id="rIdznnilxvidvh5xsh-jnaqx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed time slots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> — nothing else can be booked</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1520,95 +1520,95 @@
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the times are enforced.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> These are hints, always. To make the
 offered times the only bookable ones, use
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlqz2-5on3j_sbugcdus5n">
+      <w:hyperlink w:history="1" r:id="rIdu7zhy0jiieccvy4gvypz1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">fixed time slots</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">When a room is open.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Suggestions are </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> cut to a room's business hours
 or its holidays — a block outside them is still offered, and the booking is
 then refused when it is saved. Keep the grid inside the hours the estate
 actually opens. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_ekcnupuhqgl9d2n5lnjy">
+      <w:hyperlink w:history="1" r:id="rIdutvoih8acvcg9vuebqaom">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Business hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2085,51 +2085,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnbfruptifxaolj8n7ipcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rIdutge1bfogxw84cdiuo1wi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdmwzvytjj7n---bknctjrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdjd4ykmkbyqndrxvko0ctw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdlqz2-5on3j_sbugcdus5n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId_ekcnupuhqgl9d2n5lnjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee2f2c2a5005878ee447472b45829233c011bea0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee6b137e91c35993aa1362f722b68ad5c3f81334.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00f93b0ba5e980750bfb9258d4eae4281235e581.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f18aacf27ec5d6c115839b0f028894459aac31e3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fcb91d9de2e426aab0bbe709e7e1315237e6c892.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/94106923f8bf9c3b3f5e58eb133604529ec62505.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1bca8637d1f965b515c4e7c77c0b7f226a61ea51.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1902bec8301d3a084cf6ee23f8a3302d0c1ae01.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdys8kxiqf4a5h_bmhucaad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rIdjkgaedc4e-25ukatata5i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdpfjdz_mvnfmk6gsv_w0rs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdznnilxvidvh5xsh-jnaqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdu7zhy0jiieccvy4gvypz1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdutvoih8acvcg9vuebqaom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba0435f6e8bb7833fbae78203223d7ff83098246.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9bca22ddd09e6d1b1c3787246e4de939f7425d6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6723200342168810157a48e3c79229db279dbbac.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f745951b1b14f0b79ef21458d9d8ba1a6ba5fe5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1163732d024492193793e0a70a27ad9011ae10b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3257130e363754dee27efaa75ebe360b290703c1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0227a414e2fd638cd28349de7bc0336fcd73b0ff.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1fc2afff8cedcbb583bcbe214ca93abdbc28cf2a.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offer suggested booking times</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>