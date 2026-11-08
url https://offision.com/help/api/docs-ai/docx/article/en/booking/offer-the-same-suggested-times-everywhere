--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,93 +52,93 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdys8kxiqf4a5h_bmhucaad">
+      <w:hyperlink w:history="1" r:id="rIdedaalkfit6ipmmknql8fx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/offer-the-same-suggested-times-everywhere/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Suggested time slots are the blocks the booking form offers as hints — nine to
 ten, ten to eleven — so most people book by tapping one instead of setting two
 times by hand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">They are only ever hints. Whatever is on offer, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Custom time</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sits under the
 list and hands the ordinary date and time pickers back, so nobody is ever stuck
 with the blocks somebody else chose. That is the whole difference from
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjkgaedc4e-25ukatata5i">
+      <w:hyperlink w:history="1" r:id="rIdee3f4s2odynxmqeilciol">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">fixed time slots</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, where the list is
 the only thing there is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3838575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="suggested-times-field" descr="Both offer a list. Only one leaves a way off it." title="Both offer a list. Only one leaves a way off it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -655,51 +655,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">One weekday's blocks on a schedule — half hours, where the company grid runs in whole ones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Setting up a schedule and attaching rooms to it is covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpfjdz_mvnfmk6gsv_w0rs">
+      <w:hyperlink w:history="1" r:id="rIdhgnral9pihox2vzjmzk46">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Business hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Which list a booker actually gets</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1035,51 +1035,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The grid exists because something downstream depends on it — a cleaning round between slots, a shuttle, a class timetable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdznnilxvidvh5xsh-jnaqx">
+            <w:hyperlink w:history="1" r:id="rIdrf1ynouqhfgfardyhdbbx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed time slots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> — nothing else can be booked</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1520,95 +1520,95 @@
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the times are enforced.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> These are hints, always. To make the
 offered times the only bookable ones, use
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu7zhy0jiieccvy4gvypz1">
+      <w:hyperlink w:history="1" r:id="rIdyapghdkvbmhrppynuprdj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">fixed time slots</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">When a room is open.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Suggestions are </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> cut to a room's business hours
 or its holidays — a block outside them is still offered, and the booking is
 then refused when it is saved. Keep the grid inside the hours the estate
 actually opens. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdutvoih8acvcg9vuebqaom">
+      <w:hyperlink w:history="1" r:id="rIdqhigbnklbmvt5yuzx7q7q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Business hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2085,51 +2085,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdys8kxiqf4a5h_bmhucaad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rIdjkgaedc4e-25ukatata5i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdpfjdz_mvnfmk6gsv_w0rs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdznnilxvidvh5xsh-jnaqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdu7zhy0jiieccvy4gvypz1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdutvoih8acvcg9vuebqaom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba0435f6e8bb7833fbae78203223d7ff83098246.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9bca22ddd09e6d1b1c3787246e4de939f7425d6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6723200342168810157a48e3c79229db279dbbac.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f745951b1b14f0b79ef21458d9d8ba1a6ba5fe5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1163732d024492193793e0a70a27ad9011ae10b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3257130e363754dee27efaa75ebe360b290703c1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0227a414e2fd638cd28349de7bc0336fcd73b0ff.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1fc2afff8cedcbb583bcbe214ca93abdbc28cf2a.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdedaalkfit6ipmmknql8fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rIdee3f4s2odynxmqeilciol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdhgnral9pihox2vzjmzk46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdrf1ynouqhfgfardyhdbbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdyapghdkvbmhrppynuprdj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdqhigbnklbmvt5yuzx7q7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba0435f6e8bb7833fbae78203223d7ff83098246.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9bca22ddd09e6d1b1c3787246e4de939f7425d6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6723200342168810157a48e3c79229db279dbbac.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f745951b1b14f0b79ef21458d9d8ba1a6ba5fe5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1163732d024492193793e0a70a27ad9011ae10b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3257130e363754dee27efaa75ebe360b290703c1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0227a414e2fd638cd28349de7bc0336fcd73b0ff.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1fc2afff8cedcbb583bcbe214ca93abdbc28cf2a.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offer suggested booking times</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>