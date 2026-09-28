--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrjmfq0aoqq8qtkrt0jueg">
+      <w:hyperlink w:history="1" r:id="rIdfnnluncb1pirh6o37f5ds">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/offer-a-room-layout-when-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="room-layout-shape" descr="The person booking the room says how it should be arranged." title="The person booking the room says how it should be arranged."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -142,51 +142,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The person booking the room says how it should be arranged.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The rooms have to exist already — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqtqrsc3ie6qr7nu5xxcnc">
+      <w:hyperlink w:history="1" r:id="rIdsqvlblmmt0e7clirevgum">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Have a picture of each seating plan ready: a
 sketch, a floor plan, anything the person booking can recognise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">One entry here is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -710,51 +710,51 @@
       <w:r>
         <w:t xml:space="preserve">Turn it on where the rooms are used for events nobody can write a menu for.
 Leave it off where the furniture only goes into a fixed number of arrangements —
 an uploaded plan the room cannot physically take is worse than no plan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Layout service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> field appears underneath it. That is for turning an upload
 into real work for the people who move the furniture, and it is covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxspoxgeeq4pl_hnhkero7">
+      <w:hyperlink w:history="1" r:id="rIdcbr0dfgky5mrabonx3kmj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Turn a layout choice into a setup job</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Put the set on its rooms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The bottom of the list on the left is </w:t>
@@ -1061,51 +1061,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Capacity.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A theatre layout seats more people than a boardroom one, but
 Offision does not know that. The number of people a room takes is the room's
 own </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Capacity</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and it does not change with the layout. Sizing the room to
 the party is a separate job — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyaqwzwxat2f4luukr-8nj">
+      <w:hyperlink w:history="1" r:id="rIdef4jxph_n81ako-krap-b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Keep large rooms for large meetings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1136,51 +1136,51 @@
         <w:t xml:space="preserve"> The chosen layout is not printed in the confirmation the
 organiser receives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Anybody actually moving the furniture.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A layout on its own is a note on a
 booking. To turn it into a job with a time attached, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdflv36tr1ayxd2thdwvbjb">
+      <w:hyperlink w:history="1" r:id="rId8pqp2ajpwiuyllfshl11n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Turn a layout choice into a setup job</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1605,51 +1605,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrjmfq0aoqq8qtkrt0jueg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdqtqrsc3ie6qr7nu5xxcnc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdxspoxgeeq4pl_hnhkero7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdyaqwzwxat2f4luukr-8nj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdflv36tr1ayxd2thdwvbjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eaf84bbf5099f9ac9a8f50451a00a77e73c83374.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/539a4db028e7addcf21780cfe4b2f447d52655c0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96e2e2260f27dff45b8ecbf551b3742ca4d55dbc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60fb30b53410b84f93ddf6a78b266eabfcd04c44.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75a10d89803ee012ef65cd530716b2ec09592666.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1c54a8778957e7a05652cdda9885fb82e857fd2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfnnluncb1pirh6o37f5ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdsqvlblmmt0e7clirevgum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdcbr0dfgky5mrabonx3kmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdef4jxph_n81ako-krap-b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rId8pqp2ajpwiuyllfshl11n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eaf84bbf5099f9ac9a8f50451a00a77e73c83374.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/539a4db028e7addcf21780cfe4b2f447d52655c0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96e2e2260f27dff45b8ecbf551b3742ca4d55dbc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60fb30b53410b84f93ddf6a78b266eabfcd04c44.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75a10d89803ee012ef65cd530716b2ec09592666.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1c54a8778957e7a05652cdda9885fb82e857fd2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offer a room layout when booking</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>