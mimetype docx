--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfnnluncb1pirh6o37f5ds">
+      <w:hyperlink w:history="1" r:id="rIdjq2ey01mtatul4r6h-my1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/offer-a-room-layout-when-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="room-layout-shape" descr="The person booking the room says how it should be arranged." title="The person booking the room says how it should be arranged."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -142,51 +142,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The person booking the room says how it should be arranged.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The rooms have to exist already — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsqvlblmmt0e7clirevgum">
+      <w:hyperlink w:history="1" r:id="rIdmpkytkyprcx_x1tgi_x__">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Have a picture of each seating plan ready: a
 sketch, a floor plan, anything the person booking can recognise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">One entry here is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -710,51 +710,51 @@
       <w:r>
         <w:t xml:space="preserve">Turn it on where the rooms are used for events nobody can write a menu for.
 Leave it off where the furniture only goes into a fixed number of arrangements —
 an uploaded plan the room cannot physically take is worse than no plan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Layout service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> field appears underneath it. That is for turning an upload
 into real work for the people who move the furniture, and it is covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcbr0dfgky5mrabonx3kmj">
+      <w:hyperlink w:history="1" r:id="rIdeh-bezy8fmxsex_cz8s3w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Turn a layout choice into a setup job</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Put the set on its rooms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The bottom of the list on the left is </w:t>
@@ -1061,51 +1061,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Capacity.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A theatre layout seats more people than a boardroom one, but
 Offision does not know that. The number of people a room takes is the room's
 own </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Capacity</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and it does not change with the layout. Sizing the room to
 the party is a separate job — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdef4jxph_n81ako-krap-b">
+      <w:hyperlink w:history="1" r:id="rId3bzyp3swnxndgp8i17ovd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Keep large rooms for large meetings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1136,51 +1136,51 @@
         <w:t xml:space="preserve"> The chosen layout is not printed in the confirmation the
 organiser receives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Anybody actually moving the furniture.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A layout on its own is a note on a
 booking. To turn it into a job with a time attached, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8pqp2ajpwiuyllfshl11n">
+      <w:hyperlink w:history="1" r:id="rIdyzcflmuvxakib3ovwvc_c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Turn a layout choice into a setup job</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1605,51 +1605,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfnnluncb1pirh6o37f5ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdsqvlblmmt0e7clirevgum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdcbr0dfgky5mrabonx3kmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rIdef4jxph_n81ako-krap-b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rId8pqp2ajpwiuyllfshl11n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eaf84bbf5099f9ac9a8f50451a00a77e73c83374.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/539a4db028e7addcf21780cfe4b2f447d52655c0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96e2e2260f27dff45b8ecbf551b3742ca4d55dbc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60fb30b53410b84f93ddf6a78b266eabfcd04c44.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75a10d89803ee012ef65cd530716b2ec09592666.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1c54a8778957e7a05652cdda9885fb82e857fd2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjq2ey01mtatul4r6h-my1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdmpkytkyprcx_x1tgi_x__" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdeh-bezy8fmxsex_cz8s3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId3bzyp3swnxndgp8i17ovd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdyzcflmuvxakib3ovwvc_c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a17dd91fc65e8d0825e689ee0d8fbd68d0c856c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a129cbd9a5ff642fc6ecc84027a1f206efd7dcd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d36c2093645a761ee560a63db77a75de35bfb6bf.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b57556a0e1c16d47a202a2698017652859d6b4c7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/47c6f68103dcfafffe9e8a44fd6992e500083ec3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ceeaafaea3c4117d1b4a0ada1a5e0ac3e6e65b59.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offer a room layout when booking</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>