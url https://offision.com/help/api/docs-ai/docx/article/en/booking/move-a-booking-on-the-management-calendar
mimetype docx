--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Move a booking on the management calendar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The one screen in Booking that shows the estate rather than configures it. Every room's day side by side, and a booking manager can drag anyone's booking to a different time or a different room — through a confirmation and the booking form, not straight into the database.</w:t>
+        <w:t xml:space="preserve">The one screen in Booking that shows the estate rather than configures it. Every room's day side by side — so it is also how you eyeball which hours a room actually filled — and a booking manager can drag anyone's booking to a different time or a different room, through a confirmation and the booking form, not straight into the database.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdplqz09w2swgxlhy5mkjla">
+      <w:hyperlink w:history="1" r:id="rIdbx9b0ctndhmm_inned9cp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/move-a-booking-on-the-management-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The management calendar is where a booking manager watches the estate instead of
 configuring it: every resource's day on one grid, everybody's bookings on it, and
 the ability to move any of them by dragging.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -128,310 +128,387 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the calendar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/calendar (Management calendar)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The grid arrives showing today. The toolbar across the top adds new records —
+        <w:t xml:space="preserve">The grid arrives showing today. The header above it is two rows: the page's own
+name with a search pill pinned to the right, then </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Book</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Import</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, the date
+navigator, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Export</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and the view menu. The filters — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Location</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Booking</w:t>
-[...29 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Resource</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, category and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">More filters</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve"> — are in the panel down the left.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4067175"/>
+            <wp:extent cx="5715000" cy="4038600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="management-calendar-grid" descr="The management calendar on Daily schedule: a column per resource, everybody's bookings on it." title="The management calendar on Daily schedule: a column per resource, everybody's bookings on it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4067175"/>
+                      <a:ext cx="5715000" cy="4038600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The management calendar on Daily schedule: a column per resource, everybody's bookings on it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The view menu offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily schedule</w:t>
+        <w:t xml:space="preserve">Daily</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Weekly schedule</w:t>
+        <w:t xml:space="preserve">Weekly</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly
-schedule</w:t>
+        <w:t xml:space="preserve">Monthly</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">List</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, plus </w:t>
+        <w:t xml:space="preserve">, plus
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show full day</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show weekend</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> to widen
-[...1 lines deleted...]
-reading, not for moving.</w:t>
+        <w:t xml:space="preserve"> to widen what the grid covers. Dragging
+works in the schedule views; the list is for reading, not for moving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Two things the header does that this article does not: searching swaps the grid
+for a list of matching bookings — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdsaksttubfyzw7sfrsuudb">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Find a booking on the management calendar</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+— and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Export</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> turns what you are looking at into a spreadsheet, in
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIddm4qcg4_6lzxbpmbx9wnk">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Export the bookings you are looking at</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Reading is a use of this screen in its own right: a week view with one room
+filtered in shows at a glance which hours that room fills and which it never
+does. What it will not give you is a number — for a measured usage rate, or a
+heatmap of one room's hours, open
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdgsxp-hxot3aeddvd3hkep">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Booking analytics</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How many resource columns fit on a page, how much of the day is visible, and
 what each block prints are all set separately — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8oqv_ako8ufso1igunpyo">
+      <w:hyperlink w:history="1" r:id="rIdpc6cskrdl29_9vd1wnizs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Density and
 privacy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvaxhet62fpnxpsed4nahv">
+      <w:hyperlink w:history="1" r:id="rIdwfnfz9g1svfvuurockrrq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Colour-code the calendar by
 booking purpose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Find the booking and drag it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Drop it higher or lower to change the time, onto another resource's column to
 change the resource, or drag its edge to change how long it runs. In the weekly
 and monthly schedules the axes swap — resources become rows — but the gesture is
 the same.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You are not limited to bookings you made — the only test here is the booking's
 own state. A booking that has finished, been rejected or timed out will not lift;
 one that is merely somebody else's will.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything on the grid that is not a booking is refused before the drag even
 registers: business holidays,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrgi7lluflbshk8pfrum8f">
+      <w:hyperlink w:history="1" r:id="rIduva5wu-67kxvtjreekeet">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">out-of-service periods</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, service appointments and
 public events all snap straight back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Confirm, then finish in the booking form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -536,51 +613,51 @@
       <w:r>
         <w:t xml:space="preserve">
 The block you dragged snaps back to its old position a few seconds later, then
 the grid refreshes with the real answer from the server. That flicker is not a
 failure — read the refreshed grid, not the snap-back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Look at the booking in its new position on the refreshed grid. If the resource
 requires approval, the move re-submits the booking and it will be waiting for a
 reviewer — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb9bycuetbdl89c-dbhnk2">
+      <w:hyperlink w:history="1" r:id="rIdhzvqqk4vlbq1pp_i5l1g7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Approve or reject a booking request</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a booking will not move</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -804,72 +881,72 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The management calendar moves bookings; it does not decide who could have made
 them. Which resources a person may book, how far ahead, and whether a booking
 needs approval all live with the resource and its rules — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9kql9w-t_khjswv8gqnjp">
+      <w:hyperlink w:history="1" r:id="rIdccgghfj8nspmcibjn6j_j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is also not the screen your colleagues use. Employees get their own calendar
 in the Offision app, where they compare rooms and move their own bookings —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8ralbx5jyguciavz5buh3">
+      <w:hyperlink w:history="1" r:id="rIdt-68snwfrjcg6duqnjbk9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Compare room schedules and move a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1294,51 +1371,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdplqz09w2swgxlhy5mkjla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId8oqv_ako8ufso1igunpyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdvaxhet62fpnxpsed4nahv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdrgi7lluflbshk8pfrum8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdb9bycuetbdl89c-dbhnk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId9kql9w-t_khjswv8gqnjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId8ralbx5jyguciavz5buh3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08797c3f65b22b4bb236c8a815d08990c6b47d58.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91eec647865457b6bab086cf2a4029322fd748a0.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbx9b0ctndhmm_inned9cp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdsaksttubfyzw7sfrsuudb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIddm4qcg4_6lzxbpmbx9wnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdgsxp-hxot3aeddvd3hkep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdpc6cskrdl29_9vd1wnizs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdwfnfz9g1svfvuurockrrq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIduva5wu-67kxvtjreekeet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdhzvqqk4vlbq1pp_i5l1g7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rIdccgghfj8nspmcibjn6j_j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdt-68snwfrjcg6duqnjbk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8aa2a486e10ca841fa2b4044c21a9343d61f18b0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91eec647865457b6bab086cf2a4029322fd748a0.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Move a booking on the management calendar</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>