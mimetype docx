--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbx9b0ctndhmm_inned9cp">
+      <w:hyperlink w:history="1" r:id="rId_t2mwlauq1yrxiz3swpyr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/move-a-booking-on-the-management-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The management calendar is where a booking manager watches the estate instead of
 configuring it: every resource's day on one grid, everybody's bookings on it, and
 the ability to move any of them by dragging.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -335,180 +335,180 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show weekend</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to widen what the grid covers. Dragging
 works in the schedule views; the list is for reading, not for moving.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two things the header does that this article does not: searching swaps the grid
 for a list of matching bookings — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsaksttubfyzw7sfrsuudb">
+      <w:hyperlink w:history="1" r:id="rIdljc29ua6l_1crcaj4q2rd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a booking on the management calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 — and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Export</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> turns what you are looking at into a spreadsheet, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddm4qcg4_6lzxbpmbx9wnk">
+      <w:hyperlink w:history="1" r:id="rIdtifgl1vnzzds8tyqfjx0w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Export the bookings you are looking at</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reading is a use of this screen in its own right: a week view with one room
 filtered in shows at a glance which hours that room fills and which it never
 does. What it will not give you is a number — for a measured usage rate, or a
 heatmap of one room's hours, open
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgsxp-hxot3aeddvd3hkep">
+      <w:hyperlink w:history="1" r:id="rIdmugghhea2aoulqj34o2pe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking analytics</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How many resource columns fit on a page, how much of the day is visible, and
 what each block prints are all set separately — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpc6cskrdl29_9vd1wnizs">
+      <w:hyperlink w:history="1" r:id="rIdkfbanv8lidxj07ez5lpl0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Density and
 privacy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwfnfz9g1svfvuurockrrq">
+      <w:hyperlink w:history="1" r:id="rId-9sbeeuhvkfup4_zk-hmr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Colour-code the calendar by
 booking purpose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Find the booking and drag it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Drop it higher or lower to change the time, onto another resource's column to
 change the resource, or drag its edge to change how long it runs. In the weekly
 and monthly schedules the axes swap — resources become rows — but the gesture is
 the same.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You are not limited to bookings you made — the only test here is the booking's
 own state. A booking that has finished, been rejected or timed out will not lift;
 one that is merely somebody else's will.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything on the grid that is not a booking is refused before the drag even
 registers: business holidays,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduva5wu-67kxvtjreekeet">
+      <w:hyperlink w:history="1" r:id="rIdvaa_fqbk9soawqmyzcul_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">out-of-service periods</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, service appointments and
 public events all snap straight back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Confirm, then finish in the booking form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -613,51 +613,51 @@
       <w:r>
         <w:t xml:space="preserve">
 The block you dragged snaps back to its old position a few seconds later, then
 the grid refreshes with the real answer from the server. That flicker is not a
 failure — read the refreshed grid, not the snap-back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Look at the booking in its new position on the refreshed grid. If the resource
 requires approval, the move re-submits the booking and it will be waiting for a
 reviewer — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhzvqqk4vlbq1pp_i5l1g7">
+      <w:hyperlink w:history="1" r:id="rIdfbycyctdw3yllss5s8re1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Approve or reject a booking request</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a booking will not move</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -881,72 +881,72 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The management calendar moves bookings; it does not decide who could have made
 them. Which resources a person may book, how far ahead, and whether a booking
 needs approval all live with the resource and its rules — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdccgghfj8nspmcibjn6j_j">
+      <w:hyperlink w:history="1" r:id="rIdamgmmat4tg0rfr7sjv4x8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is also not the screen your colleagues use. Employees get their own calendar
 in the Offision app, where they compare rooms and move their own bookings —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt-68snwfrjcg6duqnjbk9">
+      <w:hyperlink w:history="1" r:id="rIdfolzfkd-qz6yyyng0aswr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Compare room schedules and move a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1371,51 +1371,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbx9b0ctndhmm_inned9cp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdsaksttubfyzw7sfrsuudb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIddm4qcg4_6lzxbpmbx9wnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdgsxp-hxot3aeddvd3hkep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdpc6cskrdl29_9vd1wnizs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdwfnfz9g1svfvuurockrrq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIduva5wu-67kxvtjreekeet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdhzvqqk4vlbq1pp_i5l1g7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rIdccgghfj8nspmcibjn6j_j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdt-68snwfrjcg6duqnjbk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8aa2a486e10ca841fa2b4044c21a9343d61f18b0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91eec647865457b6bab086cf2a4029322fd748a0.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_t2mwlauq1yrxiz3swpyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdljc29ua6l_1crcaj4q2rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdtifgl1vnzzds8tyqfjx0w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdmugghhea2aoulqj34o2pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdkfbanv8lidxj07ez5lpl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId-9sbeeuhvkfup4_zk-hmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdvaa_fqbk9soawqmyzcul_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdfbycyctdw3yllss5s8re1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rIdamgmmat4tg0rfr7sjv4x8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdfolzfkd-qz6yyyng0aswr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c725985890143960b821fe90a819b305298c7bd3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45e1a1990eeb6d9a6fb44df4a410ad0f5126a424.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Move a booking on the management calendar</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>