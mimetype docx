--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_t2mwlauq1yrxiz3swpyr">
+      <w:hyperlink w:history="1" r:id="rIdpkk2b4ffpoipfv9ksxjzg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/move-a-booking-on-the-management-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The management calendar is where a booking manager watches the estate instead of
 configuring it: every resource's day on one grid, everybody's bookings on it, and
 the ability to move any of them by dragging.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -335,180 +335,180 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show weekend</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to widen what the grid covers. Dragging
 works in the schedule views; the list is for reading, not for moving.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two things the header does that this article does not: searching swaps the grid
 for a list of matching bookings — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdljc29ua6l_1crcaj4q2rd">
+      <w:hyperlink w:history="1" r:id="rIdhdyvqtp4khequq7zj2ttt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a booking on the management calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 — and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Export</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> turns what you are looking at into a spreadsheet, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtifgl1vnzzds8tyqfjx0w">
+      <w:hyperlink w:history="1" r:id="rIdvdyo3sxpnnk_jywbxihwk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Export the bookings you are looking at</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reading is a use of this screen in its own right: a week view with one room
 filtered in shows at a glance which hours that room fills and which it never
 does. What it will not give you is a number — for a measured usage rate, or a
 heatmap of one room's hours, open
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmugghhea2aoulqj34o2pe">
+      <w:hyperlink w:history="1" r:id="rIdz7r-wxxlu7wgpnrecv9cg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking analytics</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How many resource columns fit on a page, how much of the day is visible, and
 what each block prints are all set separately — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkfbanv8lidxj07ez5lpl0">
+      <w:hyperlink w:history="1" r:id="rIddlne6lk9c2pm_6klctmwy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Density and
 privacy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-9sbeeuhvkfup4_zk-hmr">
+      <w:hyperlink w:history="1" r:id="rId9baalf-0v517hhg7_tvzp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Colour-code the calendar by
 booking purpose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Find the booking and drag it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Drop it higher or lower to change the time, onto another resource's column to
 change the resource, or drag its edge to change how long it runs. In the weekly
 and monthly schedules the axes swap — resources become rows — but the gesture is
 the same.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You are not limited to bookings you made — the only test here is the booking's
 own state. A booking that has finished, been rejected or timed out will not lift;
 one that is merely somebody else's will.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything on the grid that is not a booking is refused before the drag even
 registers: business holidays,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvaa_fqbk9soawqmyzcul_">
+      <w:hyperlink w:history="1" r:id="rIdboanvv1bnhrd96vm6rvgt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">out-of-service periods</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, service appointments and
 public events all snap straight back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Confirm, then finish in the booking form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -613,51 +613,51 @@
       <w:r>
         <w:t xml:space="preserve">
 The block you dragged snaps back to its old position a few seconds later, then
 the grid refreshes with the real answer from the server. That flicker is not a
 failure — read the refreshed grid, not the snap-back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Look at the booking in its new position on the refreshed grid. If the resource
 requires approval, the move re-submits the booking and it will be waiting for a
 reviewer — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfbycyctdw3yllss5s8re1">
+      <w:hyperlink w:history="1" r:id="rIdqt95wjky0cqnzfvoxir6m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Approve or reject a booking request</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a booking will not move</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -881,72 +881,72 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The management calendar moves bookings; it does not decide who could have made
 them. Which resources a person may book, how far ahead, and whether a booking
 needs approval all live with the resource and its rules — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdamgmmat4tg0rfr7sjv4x8">
+      <w:hyperlink w:history="1" r:id="rId9o2ewng3xvkoc8nih9vbd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is also not the screen your colleagues use. Employees get their own calendar
 in the Offision app, where they compare rooms and move their own bookings —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfolzfkd-qz6yyyng0aswr">
+      <w:hyperlink w:history="1" r:id="rIdaqvezjpp56kvbfzgeje60">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Compare room schedules and move a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1371,51 +1371,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_t2mwlauq1yrxiz3swpyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdljc29ua6l_1crcaj4q2rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdtifgl1vnzzds8tyqfjx0w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdmugghhea2aoulqj34o2pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdkfbanv8lidxj07ez5lpl0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId-9sbeeuhvkfup4_zk-hmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdvaa_fqbk9soawqmyzcul_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdfbycyctdw3yllss5s8re1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rIdamgmmat4tg0rfr7sjv4x8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdfolzfkd-qz6yyyng0aswr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c725985890143960b821fe90a819b305298c7bd3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45e1a1990eeb6d9a6fb44df4a410ad0f5126a424.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpkk2b4ffpoipfv9ksxjzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdhdyvqtp4khequq7zj2ttt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdvdyo3sxpnnk_jywbxihwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdz7r-wxxlu7wgpnrecv9cg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIddlne6lk9c2pm_6klctmwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId9baalf-0v517hhg7_tvzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdboanvv1bnhrd96vm6rvgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdqt95wjky0cqnzfvoxir6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId9o2ewng3xvkoc8nih9vbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdaqvezjpp56kvbfzgeje60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c725985890143960b821fe90a819b305298c7bd3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45e1a1990eeb6d9a6fb44df4a410ad0f5126a424.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Move a booking on the management calendar</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>