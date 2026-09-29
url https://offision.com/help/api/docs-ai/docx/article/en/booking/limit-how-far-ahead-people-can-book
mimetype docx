--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwaqds0obswyzouhq0iwo6">
+      <w:hyperlink w:history="1" r:id="rIdsk_gk6pshnrotaaa5dgfx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/limit-how-far-ahead-people-can-book/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-window" descr="Both ends of the window are counted in days from today, so the whole window slides forward one day, every day." title="Both ends of the window are counted in days from today, so the whole window slides forward one day, every day."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -213,76 +213,76 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the panel that opens on the right.
 Clicking the row only selects it — the editor is behind that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Edit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button,
 which is the step people most often hunt for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="5305425"/>
+            <wp:extent cx="5715000" cy="5276850"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-policy-open" descr="Selecting a policy opens its panel, with Edit at the top." title="Selecting a policy opens its panel, with Edit at the top."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="5305425"/>
+                      <a:ext cx="5715000" cy="5276850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -303,76 +303,76 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The editor has its own list of pages down the left. Choose
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking time/date limit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the third one. Every setting in the rest of this
 article lives on that page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3305175" cy="6048375"/>
+            <wp:extent cx="3305175" cy="6448425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-policy-rail" descr="The policy editor's page list." title="The policy editor's page list."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3305175" cy="6048375"/>
+                      <a:ext cx="3305175" cy="6448425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -584,51 +584,51 @@
         <w:t xml:space="preserve">From</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and the earliest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">To</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If one group — the managers, say — genuinely needs a longer horizon, do not
 widen the window for everyone: give that group an override rule instead. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx4yegfte5irou6siu_fpc">
+      <w:hyperlink w:history="1" r:id="rIdri2r9dtbf-inq4teid9bx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let managers book further ahead than everyone else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Add a fixed cut-off if the date is absolute</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A rolling window is the right tool for "not more than two months out". It is the
@@ -1363,51 +1363,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwaqds0obswyzouhq0iwo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdx4yegfte5irou6siu_fpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ef4756953c2b50b90a59d493e2be361b6fe626f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00467d0e9581afeb5d995b4a98b8922c4d476210.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffca99c742224b2658b07bef0b13f949ca19cbd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71c109a32fe42f0161592ae4c1de30fb9a615fcc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ee524f6f922a44dad335def3fc47deb47931004.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/124aad730af3eae10c208329bc3b7c6953589d65.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab29b07c44ad868ab39fc14782e7da70041d9d3c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsk_gk6pshnrotaaa5dgfx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdri2r9dtbf-inq4teid9bx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ef4756953c2b50b90a59d493e2be361b6fe626f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09bbbc25b54f7490577972427869b7e3a74e7de1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9230821e29c17c4d97f35b319ea55b35fa7a247d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5947407c0b587ef49025055150fd8833362a70f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5634a587cd51f697944142d9661a77869d520fe7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1cc8ea389d3cefb27f543b2d8d3805be568321d4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab29b07c44ad868ab39fc14782e7da70041d9d3c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Limit how far ahead people can book</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>