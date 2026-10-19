--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsk_gk6pshnrotaaa5dgfx">
+      <w:hyperlink w:history="1" r:id="rIdatumqtxxse_fu-mc0mdo9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/limit-how-far-ahead-people-can-book/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-window" descr="Both ends of the window are counted in days from today, so the whole window slides forward one day, every day." title="Both ends of the window are counted in days from today, so the whole window slides forward one day, every day."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -584,51 +584,51 @@
         <w:t xml:space="preserve">From</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and the earliest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">To</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If one group — the managers, say — genuinely needs a longer horizon, do not
 widen the window for everyone: give that group an override rule instead. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdri2r9dtbf-inq4teid9bx">
+      <w:hyperlink w:history="1" r:id="rIddqbjuh6nwn7vp9bfpt9s3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let managers book further ahead than everyone else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Add a fixed cut-off if the date is absolute</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A rolling window is the right tool for "not more than two months out". It is the
@@ -1363,51 +1363,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsk_gk6pshnrotaaa5dgfx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdri2r9dtbf-inq4teid9bx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ef4756953c2b50b90a59d493e2be361b6fe626f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09bbbc25b54f7490577972427869b7e3a74e7de1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9230821e29c17c4d97f35b319ea55b35fa7a247d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5947407c0b587ef49025055150fd8833362a70f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5634a587cd51f697944142d9661a77869d520fe7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1cc8ea389d3cefb27f543b2d8d3805be568321d4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab29b07c44ad868ab39fc14782e7da70041d9d3c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdatumqtxxse_fu-mc0mdo9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIddqbjuh6nwn7vp9bfpt9s3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/47eb50587ab4c7015b72dd8d71053f5e61e6dd7a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93f31df64d2f597c777fc44057ac357c8ac159a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d3f94103dc2ddfcad41c686f6e04239e44be67c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0deafc458ed66e36334ec94f82203e5ff0d33cdc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/551e978650ffca6927d803c34b2fd3eafbfdd815.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e821a4f1bccd49e3e99f55c1981b672b6b10ec7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d591b565a7d1b5315768b4836eb4c9859796c227.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Limit how far ahead people can book</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>