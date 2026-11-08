--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdatumqtxxse_fu-mc0mdo9">
+      <w:hyperlink w:history="1" r:id="rIds8jgmpc-pcsbqvfsnozrp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/limit-how-far-ahead-people-can-book/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-window" descr="Both ends of the window are counted in days from today, so the whole window slides forward one day, every day." title="Both ends of the window are counted in days from today, so the whole window slides forward one day, every day."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -584,51 +584,51 @@
         <w:t xml:space="preserve">From</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and the earliest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">To</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If one group — the managers, say — genuinely needs a longer horizon, do not
 widen the window for everyone: give that group an override rule instead. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddqbjuh6nwn7vp9bfpt9s3">
+      <w:hyperlink w:history="1" r:id="rId-y_bl6vs4mfr56ut8wok9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let managers book further ahead than everyone else</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Add a fixed cut-off if the date is absolute</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A rolling window is the right tool for "not more than two months out". It is the
@@ -1363,51 +1363,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdatumqtxxse_fu-mc0mdo9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIddqbjuh6nwn7vp9bfpt9s3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/47eb50587ab4c7015b72dd8d71053f5e61e6dd7a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93f31df64d2f597c777fc44057ac357c8ac159a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d3f94103dc2ddfcad41c686f6e04239e44be67c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0deafc458ed66e36334ec94f82203e5ff0d33cdc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/551e978650ffca6927d803c34b2fd3eafbfdd815.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e821a4f1bccd49e3e99f55c1981b672b6b10ec7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d591b565a7d1b5315768b4836eb4c9859796c227.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds8jgmpc-pcsbqvfsnozrp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rId-y_bl6vs4mfr56ut8wok9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/47eb50587ab4c7015b72dd8d71053f5e61e6dd7a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93f31df64d2f597c777fc44057ac357c8ac159a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d3f94103dc2ddfcad41c686f6e04239e44be67c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0deafc458ed66e36334ec94f82203e5ff0d33cdc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/551e978650ffca6927d803c34b2fd3eafbfdd815.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e821a4f1bccd49e3e99f55c1981b672b6b10ec7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d591b565a7d1b5315768b4836eb4c9859796c227.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Limit how far ahead people can book</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>