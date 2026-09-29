--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnhk8ntgpvgmlrj0vzi7hx">
+      <w:hyperlink w:history="1" r:id="rIdzhje8lov4agdzulsvpz_i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/limit-booking-to-business-hours/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2857500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="business-hours-pairing" descr="A booking has to land inside the room's open hours — outside them it is refused before it is ever created." title="A booking has to land inside the room's open hours — outside them it is refused before it is ever created."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -308,51 +308,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Holidays</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page of the same editor closes whole days, whatever the week
 timetable says for them. You can add dates by hand, import an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">.ics</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> file, or
 auto-sync a country's public calendar so next year's holidays arrive on their
 own — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1ux99mo22hqn4foyoahxe">
+      <w:hyperlink w:history="1" r:id="rIdwhvpwepjjwlqwsxpmdqpe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">closing the office on public holidays</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Apply it to the rooms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A schedule does nothing until resources carry it. In the same editor, the pages
@@ -862,73 +862,73 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> cut to the room's open hours or its holidays, so
 a block sitting on a closed evening is still proposed and the booking is then
 refused on save. Keep a suggestion grid inside the hours the room actually
 opens. Suggestions stay suggestions either way — to make the offered times the
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">only</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> times, see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhs168og7a7etn78oiwclw">
+      <w:hyperlink w:history="1" r:id="rIdnmrxprwfy8uocpbnynxdr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Fixed time slots</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A schedule is no longer the only place suggestions can come from. Where a room
 has none of its own it falls back to a company-wide grid, which is also what the
 booking form offers before any room has been picked — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIded1qhwjdz3xqe3tiqyfbj">
+      <w:hyperlink w:history="1" r:id="rId9z2ccenzcxq8nu42jayif">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Suggested times</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Setting them
 here still wins for the rooms on this schedule.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. What the room panel shows</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1486,51 +1486,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnhk8ntgpvgmlrj0vzi7hx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId1ux99mo22hqn4foyoahxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdhs168og7a7etn78oiwclw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIded1qhwjdz3xqe3tiqyfbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03281a022e0b388a3be24ee301eedb783aed88bc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3a11bdf521cc7cb163251edeef3546699ac2234.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d3856331db84d33c8301b544bad5c1dfe63fe0a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd28e61efd0e9111a65013ea34ef036424b11d97.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4afc1bd8605a34622803416966d44f8667121281.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2fc9efee1cda490407e7befc922b3cd3ff307a7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e568e29aa0845558d9bd05a0ec0956ebf76d8f5e.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzhje8lov4agdzulsvpz_i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdwhvpwepjjwlqwsxpmdqpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdnmrxprwfy8uocpbnynxdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId9z2ccenzcxq8nu42jayif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03281a022e0b388a3be24ee301eedb783aed88bc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3a11bdf521cc7cb163251edeef3546699ac2234.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d3856331db84d33c8301b544bad5c1dfe63fe0a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd28e61efd0e9111a65013ea34ef036424b11d97.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f35caf73f5479e13acfe1d0dffddbf3537d33fe3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2fc9efee1cda490407e7befc922b3cd3ff307a7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e568e29aa0845558d9bd05a0ec0956ebf76d8f5e.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Limit booking times to business hours</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>