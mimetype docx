--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzhje8lov4agdzulsvpz_i">
+      <w:hyperlink w:history="1" r:id="rIdzs4yb5zydptaslzmawwf0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/limit-booking-to-business-hours/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2857500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="business-hours-pairing" descr="A booking has to land inside the room's open hours — outside them it is refused before it is ever created." title="A booking has to land inside the room's open hours — outside them it is refused before it is ever created."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -308,51 +308,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Holidays</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page of the same editor closes whole days, whatever the week
 timetable says for them. You can add dates by hand, import an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">.ics</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> file, or
 auto-sync a country's public calendar so next year's holidays arrive on their
 own — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwhvpwepjjwlqwsxpmdqpe">
+      <w:hyperlink w:history="1" r:id="rIdtrjp09r1nt9c5pc-uvqmm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">closing the office on public holidays</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Apply it to the rooms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A schedule does nothing until resources carry it. In the same editor, the pages
@@ -862,73 +862,73 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> cut to the room's open hours or its holidays, so
 a block sitting on a closed evening is still proposed and the booking is then
 refused on save. Keep a suggestion grid inside the hours the room actually
 opens. Suggestions stay suggestions either way — to make the offered times the
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">only</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> times, see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnmrxprwfy8uocpbnynxdr">
+      <w:hyperlink w:history="1" r:id="rId8y7_bsorv4-shopuhubi1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Fixed time slots</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A schedule is no longer the only place suggestions can come from. Where a room
 has none of its own it falls back to a company-wide grid, which is also what the
 booking form offers before any room has been picked — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9z2ccenzcxq8nu42jayif">
+      <w:hyperlink w:history="1" r:id="rId33-k-gfxwov7jivqcatyn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Suggested times</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Setting them
 here still wins for the rooms on this schedule.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. What the room panel shows</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1486,51 +1486,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzhje8lov4agdzulsvpz_i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdwhvpwepjjwlqwsxpmdqpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdnmrxprwfy8uocpbnynxdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId9z2ccenzcxq8nu42jayif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03281a022e0b388a3be24ee301eedb783aed88bc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3a11bdf521cc7cb163251edeef3546699ac2234.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d3856331db84d33c8301b544bad5c1dfe63fe0a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd28e61efd0e9111a65013ea34ef036424b11d97.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f35caf73f5479e13acfe1d0dffddbf3537d33fe3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2fc9efee1cda490407e7befc922b3cd3ff307a7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e568e29aa0845558d9bd05a0ec0956ebf76d8f5e.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzs4yb5zydptaslzmawwf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdtrjp09r1nt9c5pc-uvqmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rId8y7_bsorv4-shopuhubi1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId33-k-gfxwov7jivqcatyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-the-same-suggested-times-everywhere/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da3900eaeec916fee545861f42015ca1c71981b6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7642186686e0825fea538bb8c329664aca20e8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e8d6a5f04f6698a86299418ef737e0d237bb30f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dcd33df7736d74d94504b036f12e618642e51730.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c13671e37eca6bda587568ec3a8d979378341d69.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8399d47f8bca865f5b7ba6026a3d5a19467631e2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/838c8870186477f85869e52e4766ad80610dcb9b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Limit booking times to business hours</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>