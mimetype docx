--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcnhrgjbzdfc5x53q4uvvw">
+      <w:hyperlink w:history="1" r:id="rIdj20_ulz354mlek4tfnyzs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/let-people-check-a-room-without-booking-it/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A team space does not only decide who may book a room. It can also let a group
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">read</w:t>
@@ -180,51 +180,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In each case two groups matter: the one that owns the rooms and books them, and
 the one that may only look.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The rooms exist, the audience is a user group rather than a list of names, and
 the team space itself is already made — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdru90vxy67hldi7fs_rbzu">
+      <w:hyperlink w:history="1" r:id="rId1syqyi74pwwvmkybbjoab">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for those
 three steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Put the group on Readonly members</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -404,51 +404,51 @@
         <w:t xml:space="preserve">, then </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — and the
 first match wins. So somebody who is both a team member and a read-only member
 books normally; somebody in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Block</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and in everything else still gets nothing.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeqbohzoo4o4v0y7jryilr">
+      <w:hyperlink w:history="1" r:id="rIdwwvnnqvck1ztuhdxfjfyh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> has the full table.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Or make it everybody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the answer is "the whole company should see this timetable", you do not need a
@@ -755,51 +755,51 @@
       <w:r>
         <w:t xml:space="preserve">, every block on the calendar reads
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reserved</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — which tells them the room is busy and nothing else. For a course
 timetable that is the wrong answer: the whole point is the subject.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check that setting on the room before you tell anybody the timetable is there.
 It is on the resource, not on the team space —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb-ybcr7xzi2pi3sneknkf">
+      <w:hyperlink w:history="1" r:id="rIdhzp2pnfnvgaz3rrjjsrn4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covers it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. What the group sees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open </w:t>
@@ -1821,51 +1821,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcnhrgjbzdfc5x53q4uvvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/let-people-check-a-room-without-booking-it/" TargetMode="External"/><Relationship Id="rIdru90vxy67hldi7fs_rbzu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdeqbohzoo4o4v0y7jryilr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdb-ybcr7xzi2pi3sneknkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/094d25ecced0e9bf901f76ba6de2c2f3289a3f7e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b9cfa0f90840602471038d489029226fbf16949.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6eb8198392dbbe66573897187aa91bbf014c833f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a9d99a8b4e1b54ef815e2bb32904cc21c566b3e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj20_ulz354mlek4tfnyzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/let-people-check-a-room-without-booking-it/" TargetMode="External"/><Relationship Id="rId1syqyi74pwwvmkybbjoab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdwwvnnqvck1ztuhdxfjfyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdhzp2pnfnvgaz3rrjjsrn4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/094d25ecced0e9bf901f76ba6de2c2f3289a3f7e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b9cfa0f90840602471038d489029226fbf16949.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6eb8198392dbbe66573897187aa91bbf014c833f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a9d99a8b4e1b54ef815e2bb32904cc21c566b3e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let people check a room's schedule without booking it</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>