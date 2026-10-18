--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj20_ulz354mlek4tfnyzs">
+      <w:hyperlink w:history="1" r:id="rIdmcu1w9ex_oawzuhktklja">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/let-people-check-a-room-without-booking-it/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A team space does not only decide who may book a room. It can also let a group
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">read</w:t>
@@ -180,51 +180,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In each case two groups matter: the one that owns the rooms and books them, and
 the one that may only look.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The rooms exist, the audience is a user group rather than a list of names, and
 the team space itself is already made — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1syqyi74pwwvmkybbjoab">
+      <w:hyperlink w:history="1" r:id="rIdzlgxvb10xizxp4lcxhfpx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for those
 three steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Put the group on Readonly members</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -404,51 +404,51 @@
         <w:t xml:space="preserve">, then </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — and the
 first match wins. So somebody who is both a team member and a read-only member
 books normally; somebody in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Block</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and in everything else still gets nothing.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwwvnnqvck1ztuhdxfjfyh">
+      <w:hyperlink w:history="1" r:id="rIdybbre6pg99w2ntpvixd2j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> has the full table.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Or make it everybody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the answer is "the whole company should see this timetable", you do not need a
@@ -755,51 +755,51 @@
       <w:r>
         <w:t xml:space="preserve">, every block on the calendar reads
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reserved</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — which tells them the room is busy and nothing else. For a course
 timetable that is the wrong answer: the whole point is the subject.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check that setting on the room before you tell anybody the timetable is there.
 It is on the resource, not on the team space —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhzp2pnfnvgaz3rrjjsrn4">
+      <w:hyperlink w:history="1" r:id="rIdzvakwlyucmvyfofp55-tj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covers it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. What the group sees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open </w:t>
@@ -1821,51 +1821,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj20_ulz354mlek4tfnyzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/let-people-check-a-room-without-booking-it/" TargetMode="External"/><Relationship Id="rId1syqyi74pwwvmkybbjoab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdwwvnnqvck1ztuhdxfjfyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdhzp2pnfnvgaz3rrjjsrn4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/094d25ecced0e9bf901f76ba6de2c2f3289a3f7e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b9cfa0f90840602471038d489029226fbf16949.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6eb8198392dbbe66573897187aa91bbf014c833f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0a9d99a8b4e1b54ef815e2bb32904cc21c566b3e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmcu1w9ex_oawzuhktklja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/let-people-check-a-room-without-booking-it/" TargetMode="External"/><Relationship Id="rIdzlgxvb10xizxp4lcxhfpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdybbre6pg99w2ntpvixd2j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdzvakwlyucmvyfofp55-tj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c73654835f05807f44224208ec09a2206149f72d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c183f655fdf2757a781488197272726ca29179f2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a5145f2266f31e248e42bbe0c390917935a0138.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/16dbb825f67c898a36a5a113de47f651c9c77dc2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let people check a room's schedule without booking it</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>