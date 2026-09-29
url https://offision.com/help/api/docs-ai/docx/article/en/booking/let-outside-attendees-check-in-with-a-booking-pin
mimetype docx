--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,79 +52,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb6r8owsjhwcelmfkskg1t">
+      <w:hyperlink w:history="1" r:id="rIduylcgo6x_h-ue-txsf_d3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/let-outside-attendees-check-in-with-a-booking-pin/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The room must already exist, be attached to a policy, and have a panel outside
 the door. If you are starting from nothing, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkc14yvkp3wku4uvyuelgl">
+      <w:hyperlink w:history="1" r:id="rIdecynpbx5ks-1gticfr0po">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">set up a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every other way of checking in at the panel identifies a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">person</w:t>
@@ -658,51 +658,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Someone signing in at reception is a different thing:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 This gets someone into a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">room</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. If they also need signing in at the front desk,
 a badge, and a record of when they arrived, they are a visitor rather than an
 attendee — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiqvxtxcbxtkp_mcy-6v3x">
+      <w:hyperlink w:history="1" r:id="rIdxs29i6gvfr09dyfqwq7fr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a visiting purpose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 which is what decides the details they are asked for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Where the code shows up</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1192,51 +1192,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The code is also on the booking itself</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, in the app — a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> row on
 the booking's own card, which is the fastest place for an organiser to read it off
 when somebody rings and asks. The same rule decides who sees it: the organiser
 always, an attendee only where step 3 is on. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvq0rx7agj1lsudpe_9xp5">
+      <w:hyperlink w:history="1" r:id="rIdodyatzgajdar6_rneuej7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find and share your booking
 code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is the page to send
 people.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is not in the calendar file:</w:t>
       </w:r>
       <w:r>
@@ -1294,51 +1294,51 @@
       <w:r>
         <w:t xml:space="preserve">At the door, the attendee taps </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Where more than one method is enabled
 the panel asks first — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Choose authentication method</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — and the booking pin is
 the teal tile. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2i04iwu01npck2edz3iwl">
+      <w:hyperlink w:history="1" r:id="rIdvhhrbgs_ql0kr4adx71wk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in at the booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 covers the rest of what that screen offers, and why a button can go missing from it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5410200" cy="5410200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-pin-panel-methods" descr="The booking pin sits beside the methods that need an account." title="The booking pin sits beside the methods that need an account."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1634,51 +1634,51 @@
       <w:r>
         <w:t xml:space="preserve">
 The code is minted once and kept. Editing the booking, moving it, or sending it
 back for approval all leave it alone — so a code given out weeks ago still works,
 right up until the booking itself is over or cancelled.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It cannot be changed on one device:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Unlike the other check-in methods, the booking pin is set for the whole
 organisation and cannot be overridden on an individual panel. A room that should
 not accept it needs a different approach — restrict who can book it instead, as
 in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw8i_8vf9hysyyfdbzwgxs">
+      <w:hyperlink w:history="1" r:id="rIdjpzik59qeevhslhhji0y_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2103,51 +2103,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb6r8owsjhwcelmfkskg1t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdkc14yvkp3wku4uvyuelgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-room/" TargetMode="External"/><Relationship Id="rIdiqvxtxcbxtkp_mcy-6v3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdvq0rx7agj1lsudpe_9xp5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rId2i04iwu01npck2edz3iwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdw8i_8vf9hysyyfdbzwgxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f1aab7d0a967256f73eaf3880e869facdd859e3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29e8d571205f9e063bc7f028464e8bbe645a71ec.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e504cd4c914d140f84c161f841dafc8882509ce.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a7b521a5653c4757e92abf7ba2aae09d5b02adb2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/686c673557d9556c807e5a6f676548b30b3c8bce.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/330c0101444171e1a3245ad7da8a6e16316e4c3f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ee9d4ff2dcd5853bd5d55de8339e3fa6855bb71.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e163756fb5a1a9b00f42ac2b7d3f82b2153b8c8.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduylcgo6x_h-ue-txsf_d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdecynpbx5ks-1gticfr0po" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-room/" TargetMode="External"/><Relationship Id="rIdxs29i6gvfr09dyfqwq7fr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdodyatzgajdar6_rneuej7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rIdvhhrbgs_ql0kr4adx71wk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdjpzik59qeevhslhhji0y_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f1aab7d0a967256f73eaf3880e869facdd859e3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29e8d571205f9e063bc7f028464e8bbe645a71ec.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e504cd4c914d140f84c161f841dafc8882509ce.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d43377ee2f2a36b8d572bc091d18f6dfd0dafa6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/686c673557d9556c807e5a6f676548b30b3c8bce.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/330c0101444171e1a3245ad7da8a6e16316e4c3f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ee9d4ff2dcd5853bd5d55de8339e3fa6855bb71.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e163756fb5a1a9b00f42ac2b7d3f82b2153b8c8.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let outside attendees check in with a booking pin</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>