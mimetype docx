--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,79 +52,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduylcgo6x_h-ue-txsf_d3">
+      <w:hyperlink w:history="1" r:id="rIdrunavuhbopgzzjgutpreu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/let-outside-attendees-check-in-with-a-booking-pin/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The room must already exist, be attached to a policy, and have a panel outside
 the door. If you are starting from nothing, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdecynpbx5ks-1gticfr0po">
+      <w:hyperlink w:history="1" r:id="rIdef-yisu0hk_xb-t1lrpwe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">set up a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every other way of checking in at the panel identifies a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">person</w:t>
@@ -658,51 +658,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Someone signing in at reception is a different thing:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 This gets someone into a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">room</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. If they also need signing in at the front desk,
 a badge, and a record of when they arrived, they are a visitor rather than an
 attendee — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxs29i6gvfr09dyfqwq7fr">
+      <w:hyperlink w:history="1" r:id="rIdnpccyfimt7tpsk0rsvwxl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a visiting purpose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 which is what decides the details they are asked for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Where the code shows up</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1192,51 +1192,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The code is also on the booking itself</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, in the app — a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> row on
 the booking's own card, which is the fastest place for an organiser to read it off
 when somebody rings and asks. The same rule decides who sees it: the organiser
 always, an attendee only where step 3 is on. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdodyatzgajdar6_rneuej7">
+      <w:hyperlink w:history="1" r:id="rIdbi1t2q1r1ta9y0h0ry-xi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find and share your booking
 code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is the page to send
 people.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is not in the calendar file:</w:t>
       </w:r>
       <w:r>
@@ -1294,51 +1294,51 @@
       <w:r>
         <w:t xml:space="preserve">At the door, the attendee taps </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Where more than one method is enabled
 the panel asks first — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Choose authentication method</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — and the booking pin is
 the teal tile. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvhhrbgs_ql0kr4adx71wk">
+      <w:hyperlink w:history="1" r:id="rIdvmrebeo-mhzjhtzfrk_qm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in at the booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 covers the rest of what that screen offers, and why a button can go missing from it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5410200" cy="5410200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-pin-panel-methods" descr="The booking pin sits beside the methods that need an account." title="The booking pin sits beside the methods that need an account."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1634,51 +1634,51 @@
       <w:r>
         <w:t xml:space="preserve">
 The code is minted once and kept. Editing the booking, moving it, or sending it
 back for approval all leave it alone — so a code given out weeks ago still works,
 right up until the booking itself is over or cancelled.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It cannot be changed on one device:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Unlike the other check-in methods, the booking pin is set for the whole
 organisation and cannot be overridden on an individual panel. A room that should
 not accept it needs a different approach — restrict who can book it instead, as
 in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjpzik59qeevhslhhji0y_">
+      <w:hyperlink w:history="1" r:id="rId2rxtdbw8jt9463yglivlq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2103,51 +2103,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduylcgo6x_h-ue-txsf_d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdecynpbx5ks-1gticfr0po" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-room/" TargetMode="External"/><Relationship Id="rIdxs29i6gvfr09dyfqwq7fr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdodyatzgajdar6_rneuej7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rIdvhhrbgs_ql0kr4adx71wk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdjpzik59qeevhslhhji0y_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f1aab7d0a967256f73eaf3880e869facdd859e3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29e8d571205f9e063bc7f028464e8bbe645a71ec.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e504cd4c914d140f84c161f841dafc8882509ce.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d43377ee2f2a36b8d572bc091d18f6dfd0dafa6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/686c673557d9556c807e5a6f676548b30b3c8bce.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/330c0101444171e1a3245ad7da8a6e16316e4c3f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ee9d4ff2dcd5853bd5d55de8339e3fa6855bb71.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e163756fb5a1a9b00f42ac2b7d3f82b2153b8c8.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrunavuhbopgzzjgutpreu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdef-yisu0hk_xb-t1lrpwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-room/" TargetMode="External"/><Relationship Id="rIdnpccyfimt7tpsk0rsvwxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdbi1t2q1r1ta9y0h0ry-xi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rIdvmrebeo-mhzjhtzfrk_qm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId2rxtdbw8jt9463yglivlq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be3ae66f425cffd049d1c5be4fab7f9c4e494db3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/262f8c0bdaf6dd3a4f7b038e690fafb37093ccc2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e3d72fb2300b71ca554f31e50d360c453abead9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9c7ab2af16349b3a7cc2f17086782f2f015f23b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86ab99c58d4d037a2d8bad2ef6a17e755d167018.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5b8e6be6d589a5c174b42ad03320afa3091a2e5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5777d505b19f6df57cc40eb3632539cef3f36e39.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/16acaffe8f21adf311661dc8c09fd53a90abf61c.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let outside attendees check in with a booking pin</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>