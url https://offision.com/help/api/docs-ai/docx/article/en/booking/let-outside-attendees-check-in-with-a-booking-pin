--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,79 +52,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrunavuhbopgzzjgutpreu">
+      <w:hyperlink w:history="1" r:id="rIdq6w9qodujbp5dzumpt85x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/let-outside-attendees-check-in-with-a-booking-pin/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The room must already exist, be attached to a policy, and have a panel outside
 the door. If you are starting from nothing, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdef-yisu0hk_xb-t1lrpwe">
+      <w:hyperlink w:history="1" r:id="rId5xr7gihymwbwzruy0ostb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">set up a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every other way of checking in at the panel identifies a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">person</w:t>
@@ -658,51 +658,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Someone signing in at reception is a different thing:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 This gets someone into a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">room</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. If they also need signing in at the front desk,
 a badge, and a record of when they arrived, they are a visitor rather than an
 attendee — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnpccyfimt7tpsk0rsvwxl">
+      <w:hyperlink w:history="1" r:id="rIdolvfwmfhbzxzveeniis9c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a visiting purpose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 which is what decides the details they are asked for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Where the code shows up</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1192,51 +1192,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The code is also on the booking itself</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, in the app — a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> row on
 the booking's own card, which is the fastest place for an organiser to read it off
 when somebody rings and asks. The same rule decides who sees it: the organiser
 always, an attendee only where step 3 is on. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbi1t2q1r1ta9y0h0ry-xi">
+      <w:hyperlink w:history="1" r:id="rIdlxyl2mynqzxfftpdlhy2k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find and share your booking
 code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is the page to send
 people.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is not in the calendar file:</w:t>
       </w:r>
       <w:r>
@@ -1294,51 +1294,51 @@
       <w:r>
         <w:t xml:space="preserve">At the door, the attendee taps </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Where more than one method is enabled
 the panel asks first — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Choose authentication method</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — and the booking pin is
 the teal tile. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvmrebeo-mhzjhtzfrk_qm">
+      <w:hyperlink w:history="1" r:id="rId2mrkpv3ljvhezjkswuyrf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in at the booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 covers the rest of what that screen offers, and why a button can go missing from it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5410200" cy="5410200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-pin-panel-methods" descr="The booking pin sits beside the methods that need an account." title="The booking pin sits beside the methods that need an account."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1634,51 +1634,51 @@
       <w:r>
         <w:t xml:space="preserve">
 The code is minted once and kept. Editing the booking, moving it, or sending it
 back for approval all leave it alone — so a code given out weeks ago still works,
 right up until the booking itself is over or cancelled.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It cannot be changed on one device:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Unlike the other check-in methods, the booking pin is set for the whole
 organisation and cannot be overridden on an individual panel. A room that should
 not accept it needs a different approach — restrict who can book it instead, as
 in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2rxtdbw8jt9463yglivlq">
+      <w:hyperlink w:history="1" r:id="rIdbpqj_wbwuckdkkizbo7ym">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2103,51 +2103,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrunavuhbopgzzjgutpreu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdef-yisu0hk_xb-t1lrpwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-room/" TargetMode="External"/><Relationship Id="rIdnpccyfimt7tpsk0rsvwxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdbi1t2q1r1ta9y0h0ry-xi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rIdvmrebeo-mhzjhtzfrk_qm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId2rxtdbw8jt9463yglivlq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be3ae66f425cffd049d1c5be4fab7f9c4e494db3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/262f8c0bdaf6dd3a4f7b038e690fafb37093ccc2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e3d72fb2300b71ca554f31e50d360c453abead9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9c7ab2af16349b3a7cc2f17086782f2f015f23b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86ab99c58d4d037a2d8bad2ef6a17e755d167018.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5b8e6be6d589a5c174b42ad03320afa3091a2e5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5777d505b19f6df57cc40eb3632539cef3f36e39.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/16acaffe8f21adf311661dc8c09fd53a90abf61c.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq6w9qodujbp5dzumpt85x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rId5xr7gihymwbwzruy0ostb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-room/" TargetMode="External"/><Relationship Id="rIdolvfwmfhbzxzveeniis9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdlxyl2mynqzxfftpdlhy2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rId2mrkpv3ljvhezjkswuyrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdbpqj_wbwuckdkkizbo7ym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be3ae66f425cffd049d1c5be4fab7f9c4e494db3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/262f8c0bdaf6dd3a4f7b038e690fafb37093ccc2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e3d72fb2300b71ca554f31e50d360c453abead9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9c7ab2af16349b3a7cc2f17086782f2f015f23b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86ab99c58d4d037a2d8bad2ef6a17e755d167018.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5b8e6be6d589a5c174b42ad03320afa3091a2e5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5777d505b19f6df57cc40eb3632539cef3f36e39.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/16acaffe8f21adf311661dc8c09fd53a90abf61c.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let outside attendees check in with a booking pin</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>