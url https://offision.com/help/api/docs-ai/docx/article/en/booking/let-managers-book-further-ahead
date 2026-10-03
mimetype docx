--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Let managers book further ahead than everyone else</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Keep the booking window short for everyone, then give one user group — the management team — a longer horizon with an override rule on the same policy. About five minutes.</w:t>
+        <w:t xml:space="preserve">Keep the booking window short for everyone, then give one user group — the management team — a longer horizon with an override rule on the same policy. With a worked example for two groups and two resource types: professors four weeks out on lecture theatres, students one day out on study pods. About five minutes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpc8msqjm0ksouje5u4qxw">
+      <w:hyperlink w:history="1" r:id="rId87hvf-xxge5xzmd02g-rn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/let-managers-book-further-ahead/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="priority-booking-window" descr="The policy's window still applies to everyone — except the group named in the override rule, which carries a window of its own." title="The policy's window still applies to everyone — except the group named in the override rule, which carries a window of its own."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -142,91 +142,91 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The policy's window still applies to everyone — except the group named in the override rule, which carries a window of its own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The rooms' policy should already carry a booking window — set one up with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnz_qlx4pnveek3pgwnmge">
+      <w:hyperlink w:history="1" r:id="rId-p50wy8bnxdpmlhew6m8o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking window</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Put the managers in a user group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An override rule targets users or user groups. Use a group — people are promoted
 and leave, and a group means the rule never has to be edited for that. Offision
 ships a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Department</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> category of groups, so a suitable one may already exist;
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlz5k_xbeaxjylwcozqbjm">
+      <w:hyperlink w:history="1" r:id="rIdf9ropxgx15gwnaekpi6t4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Create a user group</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> if not. This
 article uses a group called </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Management team</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
@@ -843,66 +843,480 @@
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The same date that everyone else is refused, accepted for a manager.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the manager is refused too, they are not in the group, or the rule's date
 range row was never added — a rule with no settings in it overrides nothing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A worked example: two groups, two kinds of room</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Windows are counted in whole days, and the shortest window is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — that is
+"up to tomorrow", which is how "24 hours ahead" is expressed. A campus that wants
+professors to hold a lecture theatre four weeks out while students book a study
+pod a day ahead sets it up as two policies, one override rule:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1571"/>
+        <w:gridCol w:w="4099"/>
+        <w:gridCol w:w="3689"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1571"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4099"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture theatres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3689"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Study pods</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1571"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4099"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture theatres</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, applied to every theatre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3689"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Study pods</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, applied to every pod</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1571"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The policy's own window</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4099"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:fill="F5F5F7" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To 1</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — everyone, students included, may book a theatre for today or tomorrow only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3689"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:fill="F5F5F7" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To 1</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — a pod is booked a day ahead at most</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1571"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Override rule</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4099"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professors</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> group, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organizer</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, with </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limit the booking date range</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> set to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:fill="F5F5F7" w:val="clear"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To 28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3689"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">none</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1571"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Result</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4099"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">A professor books a theatre four weeks out; a student is refused beyond tomorrow</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3689"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Everyone, professors included, books a pod a day ahead</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Two things the example shows. The override rule carries the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">longer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> window and
+the policy the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">shorter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> one, never the other way round — a rule of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To 28</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on a
+policy that already says </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To 28</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> changes nothing. And a group gets a different
+window on a different kind of room only through that room's own policy: the
+professors' rule lives on the theatre policy, so it does not touch the pods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A longer window, not their own rooms:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 An override rule changes how far ahead these people can book rooms everyone
 shares. To reserve a set of rooms for the group outright, use a team space
 instead — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhykiyijirmyycv168cq_-">
+      <w:hyperlink w:history="1" r:id="rIdlifzkcjsgspsomk1tcyw8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1327,51 +1741,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpc8msqjm0ksouje5u4qxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdnz_qlx4pnveek3pgwnmge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdlz5k_xbeaxjylwcozqbjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdhykiyijirmyycv168cq_-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05e44076df0ff8477bff32825b13b4a63da4d986.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e028701c0391a6f7a86643cdbd38bc86c650cdc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/695ea48d12f1477f87cf831ce424d681125034f8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d1e144ede07ebf1092159f57b5152ad7d051cde.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e15d394453cc8e588e5792e074ec8b36ce85547.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId87hvf-xxge5xzmd02g-rn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId-p50wy8bnxdpmlhew6m8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdf9ropxgx15gwnaekpi6t4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdlifzkcjsgspsomk1tcyw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05e44076df0ff8477bff32825b13b4a63da4d986.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dd1f8c6ce3ee1f7d507dc854d169576c5ce6838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e44a644a682899cd6bbee77376444c3a78496889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9b71e9c1b8e44448a7ec79518fe1103addb88966.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e15d394453cc8e588e5792e074ec8b36ce85547.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let managers book further ahead than everyone else</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>