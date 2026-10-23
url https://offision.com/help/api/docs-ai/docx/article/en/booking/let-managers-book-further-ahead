--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId87hvf-xxge5xzmd02g-rn">
+      <w:hyperlink w:history="1" r:id="rIdayfugcgzrzgfza01kafav">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/let-managers-book-further-ahead/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="priority-booking-window" descr="The policy's window still applies to everyone — except the group named in the override rule, which carries a window of its own." title="The policy's window still applies to everyone — except the group named in the override rule, which carries a window of its own."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -142,91 +142,91 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The policy's window still applies to everyone — except the group named in the override rule, which carries a window of its own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The rooms' policy should already carry a booking window — set one up with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-p50wy8bnxdpmlhew6m8o">
+      <w:hyperlink w:history="1" r:id="rIdzst7hgz_ne0no38ekooea">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking window</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Put the managers in a user group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An override rule targets users or user groups. Use a group — people are promoted
 and leave, and a group means the rule never has to be edited for that. Offision
 ships a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Department</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> category of groups, so a suitable one may already exist;
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf9ropxgx15gwnaekpi6t4">
+      <w:hyperlink w:history="1" r:id="rId-crambosvkky3tfb6qhqz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Create a user group</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> if not. This
 article uses a group called </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Management team</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
@@ -1272,51 +1272,51 @@
         <w:t xml:space="preserve">To 28</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> changes nothing. And a group gets a different
 window on a different kind of room only through that room's own policy: the
 professors' rule lives on the theatre policy, so it does not touch the pods.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A longer window, not their own rooms:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 An override rule changes how far ahead these people can book rooms everyone
 shares. To reserve a set of rooms for the group outright, use a team space
 instead — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlifzkcjsgspsomk1tcyw8">
+      <w:hyperlink w:history="1" r:id="rIdmqgofuutf5-zpaljpgbjo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1741,51 +1741,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId87hvf-xxge5xzmd02g-rn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId-p50wy8bnxdpmlhew6m8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdf9ropxgx15gwnaekpi6t4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdlifzkcjsgspsomk1tcyw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05e44076df0ff8477bff32825b13b4a63da4d986.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dd1f8c6ce3ee1f7d507dc854d169576c5ce6838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e44a644a682899cd6bbee77376444c3a78496889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9b71e9c1b8e44448a7ec79518fe1103addb88966.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e15d394453cc8e588e5792e074ec8b36ce85547.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdayfugcgzrzgfza01kafav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rIdzst7hgz_ne0no38ekooea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rId-crambosvkky3tfb6qhqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rIdmqgofuutf5-zpaljpgbjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/343a556930143fc97c6e657af24cab687a553941.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ae4d77a999c7089f7795ff2b1b2020e0ba283ad0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb7739ce2d77c571d8f01ee081156aefff141976.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c53501ec54de413ad863dd472c90024419e891f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de6a06795814ba68651594fa6ebb261ffb0ae5b3.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let managers book further ahead than everyone else</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>