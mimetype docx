--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlaj2eexp7lwxszsome_zq">
+      <w:hyperlink w:history="1" r:id="rIdsfhp4ka1-x9tnbxkd6yxz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/keep-large-rooms-for-large-meetings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two people book the twenty-seat boardroom for a catch-up, every week, and the
 team that needs twenty seats cannot get in. Offision answers this by routing the
 underfilled bookings to a person instead of refusing them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -152,51 +152,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Approval is triggered by the room being too empty. A room that is too full is warned about, never refused.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The rooms exist and have a Booking policy attached — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6uvp3z3ifo-kjh2kp8hdv">
+      <w:hyperlink w:history="1" r:id="rIdrmdqxd3t0lyosyzsfj3bu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a room is booked</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Two things decide everything below, and both surprise people:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -245,51 +245,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Number of room users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> box on the booking form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Give every room a real capacity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Capacity is the number every rule and every report on this page divides by, so a
 room without one is invisible to all of them. Set it on the room itself — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7fv6xs9hlzxk-zeutwon6">
+      <w:hyperlink w:history="1" r:id="rIdzokhsdwfjzkhdnbm4jtzc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and check the rooms you inherited from a calendar
 sync, which arrive with a default rather than a measured figure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two properties of that number are worth knowing before you tune a percentage:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -377,51 +377,51 @@
       <w:r>
         <w:t xml:space="preserve">Turn approval on, then set </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Conditional Booking Approval</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Need approval
 by condition</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the switch itself is explained in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrzv7jdc9c1l6vrmn4av9u">
+      <w:hyperlink w:history="1" r:id="rId8ui0_7ifyr0htdtir9atz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a room is booked</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Turn on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room Capacity Utilization</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -830,51 +830,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ask for the head count.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Number of room users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can be shown on the
 booking form and made mandatory — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3dlyy38tz-prwavwcmgq8">
+      <w:hyperlink w:history="1" r:id="rIdpv11y9hbekzvgq-gfwa9e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking form settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. It is what the room owner
 and the setup crew read, even though the approval rule does not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -934,84 +934,84 @@
       <w:r>
         <w:t xml:space="preserve">, whatever the percentage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A room layout is not a capacity.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A theatre layout seats more people than a
 boardroom one, but choosing it changes no number here — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkpdmm9xta4ihedwj-zkjt">
+      <w:hyperlink w:history="1" r:id="rIdfzumzkyygsidq-xxu78-_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offer a room layout when booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It says nothing about who actually turned up.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Everything on this page is
 the plan, not the meeting — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfd0razuu8u7feu0kcewrk">
+      <w:hyperlink w:history="1" r:id="rIdvpjnqukhdmjx3c2lcd5uj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check whether the room was actually full</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1436,51 +1436,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlaj2eexp7lwxszsome_zq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rId6uvp3z3ifo-kjh2kp8hdv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId7fv6xs9hlzxk-zeutwon6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdrzv7jdc9c1l6vrmn4av9u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId3dlyy38tz-prwavwcmgq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rIdkpdmm9xta4ihedwj-zkjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdfd0razuu8u7feu0kcewrk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8339a3e9a197830bc5ee7844a77822534a5a92b6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be17127f638095b7f7f643eebebfabb50cc3066b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6f6bef8347e1fe19955507098cfe4d4aabd620d.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsfhp4ka1-x9tnbxkd6yxz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdrmdqxd3t0lyosyzsfj3bu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdzokhsdwfjzkhdnbm4jtzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId8ui0_7ifyr0htdtir9atz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdpv11y9hbekzvgq-gfwa9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rIdfzumzkyygsidq-xxu78-_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdvpjnqukhdmjx3c2lcd5uj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8339a3e9a197830bc5ee7844a77822534a5a92b6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd9bd6d13a8d084308e600b73750bcabab13c745.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6f6bef8347e1fe19955507098cfe4d4aabd620d.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Keep large rooms for large meetings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>