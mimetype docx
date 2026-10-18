--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsfhp4ka1-x9tnbxkd6yxz">
+      <w:hyperlink w:history="1" r:id="rIdt9wl2jbfs5pixhchd9ns0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/keep-large-rooms-for-large-meetings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two people book the twenty-seat boardroom for a catch-up, every week, and the
 team that needs twenty seats cannot get in. Offision answers this by routing the
 underfilled bookings to a person instead of refusing them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -152,51 +152,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Approval is triggered by the room being too empty. A room that is too full is warned about, never refused.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The rooms exist and have a Booking policy attached — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrmdqxd3t0lyosyzsfj3bu">
+      <w:hyperlink w:history="1" r:id="rId1hh-3r8o6wk9b-firbilw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a room is booked</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Two things decide everything below, and both surprise people:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -245,51 +245,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Number of room users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> box on the booking form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Give every room a real capacity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Capacity is the number every rule and every report on this page divides by, so a
 room without one is invisible to all of them. Set it on the room itself — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzokhsdwfjzkhdnbm4jtzc">
+      <w:hyperlink w:history="1" r:id="rIdhi7evuic8svjnvfavpaq6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and check the rooms you inherited from a calendar
 sync, which arrive with a default rather than a measured figure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two properties of that number are worth knowing before you tune a percentage:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -377,51 +377,51 @@
       <w:r>
         <w:t xml:space="preserve">Turn approval on, then set </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Conditional Booking Approval</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Need approval
 by condition</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the switch itself is explained in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8ui0_7ifyr0htdtir9atz">
+      <w:hyperlink w:history="1" r:id="rIdb0mwyml7b2nbqxf1gcavl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a room is booked</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Turn on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room Capacity Utilization</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -830,51 +830,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ask for the head count.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Number of room users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can be shown on the
 booking form and made mandatory — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpv11y9hbekzvgq-gfwa9e">
+      <w:hyperlink w:history="1" r:id="rIdejriqawtz7loumqlfdxgy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking form settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. It is what the room owner
 and the setup crew read, even though the approval rule does not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -934,84 +934,84 @@
       <w:r>
         <w:t xml:space="preserve">, whatever the percentage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A room layout is not a capacity.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A theatre layout seats more people than a
 boardroom one, but choosing it changes no number here — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfzumzkyygsidq-xxu78-_">
+      <w:hyperlink w:history="1" r:id="rIdqckar2wdtjqyxqscddsrl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offer a room layout when booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It says nothing about who actually turned up.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Everything on this page is
 the plan, not the meeting — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvpjnqukhdmjx3c2lcd5uj">
+      <w:hyperlink w:history="1" r:id="rIdy9i0ewz3k8sbckzc4gg-p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check whether the room was actually full</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1436,51 +1436,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsfhp4ka1-x9tnbxkd6yxz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdrmdqxd3t0lyosyzsfj3bu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdzokhsdwfjzkhdnbm4jtzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId8ui0_7ifyr0htdtir9atz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdpv11y9hbekzvgq-gfwa9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rIdfzumzkyygsidq-xxu78-_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdvpjnqukhdmjx3c2lcd5uj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8339a3e9a197830bc5ee7844a77822534a5a92b6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd9bd6d13a8d084308e600b73750bcabab13c745.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6f6bef8347e1fe19955507098cfe4d4aabd620d.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdt9wl2jbfs5pixhchd9ns0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rId1hh-3r8o6wk9b-firbilw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdhi7evuic8svjnvfavpaq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdb0mwyml7b2nbqxf1gcavl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdejriqawtz7loumqlfdxgy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rIdqckar2wdtjqyxqscddsrl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdy9i0ewz3k8sbckzc4gg-p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8eeacbf2abe6eb2062f370a7627633cef0be55c0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3295dbaf2db3c3ff5baa967ba262f2a2fc3c5a4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e1f7cd9aabf8e0f5959004f00b41434e52997e9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Keep large rooms for large meetings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>