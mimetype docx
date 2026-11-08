--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt9wl2jbfs5pixhchd9ns0">
+      <w:hyperlink w:history="1" r:id="rIdz0hd-dlh_bjyw--uwzubb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/keep-large-rooms-for-large-meetings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two people book the twenty-seat boardroom for a catch-up, every week, and the
 team that needs twenty seats cannot get in. Offision answers this by routing the
 underfilled bookings to a person instead of refusing them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -152,51 +152,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Approval is triggered by the room being too empty. A room that is too full is warned about, never refused.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The rooms exist and have a Booking policy attached — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1hh-3r8o6wk9b-firbilw">
+      <w:hyperlink w:history="1" r:id="rIdvhpmiq4q5z9zbxbolpq90">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a room is booked</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Two things decide everything below, and both surprise people:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -245,51 +245,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Number of room users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> box on the booking form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Give every room a real capacity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Capacity is the number every rule and every report on this page divides by, so a
 room without one is invisible to all of them. Set it on the room itself — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhi7evuic8svjnvfavpaq6">
+      <w:hyperlink w:history="1" r:id="rIdh3kbruvpyowk54lb2mtm4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and check the rooms you inherited from a calendar
 sync, which arrive with a default rather than a measured figure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two properties of that number are worth knowing before you tune a percentage:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -377,51 +377,51 @@
       <w:r>
         <w:t xml:space="preserve">Turn approval on, then set </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Conditional Booking Approval</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Need approval
 by condition</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the switch itself is explained in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb0mwyml7b2nbqxf1gcavl">
+      <w:hyperlink w:history="1" r:id="rIdyx5zivl1vgnesiomvle01">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a room is booked</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Turn on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room Capacity Utilization</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -830,51 +830,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ask for the head count.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Number of room users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can be shown on the
 booking form and made mandatory — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdejriqawtz7loumqlfdxgy">
+      <w:hyperlink w:history="1" r:id="rIdmc7fzfdvgdmjm1flbvgta">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking form settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. It is what the room owner
 and the setup crew read, even though the approval rule does not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -934,84 +934,84 @@
       <w:r>
         <w:t xml:space="preserve">, whatever the percentage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A room layout is not a capacity.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A theatre layout seats more people than a
 boardroom one, but choosing it changes no number here — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqckar2wdtjqyxqscddsrl">
+      <w:hyperlink w:history="1" r:id="rIdomsk-piedm86q3j-jxvqw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offer a room layout when booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It says nothing about who actually turned up.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Everything on this page is
 the plan, not the meeting — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy9i0ewz3k8sbckzc4gg-p">
+      <w:hyperlink w:history="1" r:id="rIdoswg9da0wkiubt4hcqw12">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check whether the room was actually full</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1436,51 +1436,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdt9wl2jbfs5pixhchd9ns0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rId1hh-3r8o6wk9b-firbilw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdhi7evuic8svjnvfavpaq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdb0mwyml7b2nbqxf1gcavl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdejriqawtz7loumqlfdxgy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rIdqckar2wdtjqyxqscddsrl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdy9i0ewz3k8sbckzc4gg-p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8eeacbf2abe6eb2062f370a7627633cef0be55c0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3295dbaf2db3c3ff5baa967ba262f2a2fc3c5a4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e1f7cd9aabf8e0f5959004f00b41434e52997e9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz0hd-dlh_bjyw--uwzubb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdvhpmiq4q5z9zbxbolpq90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdh3kbruvpyowk54lb2mtm4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdyx5zivl1vgnesiomvle01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdmc7fzfdvgdmjm1flbvgta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rIdomsk-piedm86q3j-jxvqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offer-a-room-layout-when-booking/" TargetMode="External"/><Relationship Id="rIdoswg9da0wkiubt4hcqw12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8eeacbf2abe6eb2062f370a7627633cef0be55c0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3295dbaf2db3c3ff5baa967ba262f2a2fc3c5a4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e1f7cd9aabf8e0f5959004f00b41434e52997e9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Keep large rooms for large meetings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>