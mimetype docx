--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -42,131 +42,170 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulk-create bookings from an Excel file on the management calendar: download the tenant's own template, fill one row per booking, fix what the preview flags, then book everything at once — and re-import whatever was skipped.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmbadkq1xqiynehdq0ubt8">
+      <w:hyperlink w:history="1" r:id="rIdla4fxss-z-jo9ify86wph">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/import-bookings-from-a-spreadsheet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One row per booking, one file for the lot: the management calendar's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Import</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 takes an Excel sheet and turns it into real bookings, with every rule — clashes,
 quotas, booking windows — still enforced. It is the fastest way to load a term's
 recurring meetings, and the way to bring your booking history's future half with
 you when </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjcwtyyivft-rhgxawhdex">
+      <w:hyperlink w:history="1" r:id="rIdsb3txna_b0zbdliiypfst">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">moving in from another system</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need write access to booking management, with editing enabled on the
 management calendar. Rooms are named in the sheet by their </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or
 room email — so the rooms must exist first.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Import creates room bookings.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Desks are not offered in the sheet and cannot
+be imported; to take several desks at once, people use </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Book together</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the
+app instead — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdeoih2fs35r5qo7d-tfmhj">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Book several desks together</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the calendar and press Import</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Import</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sits beside </w:t>
       </w:r>
       <w:r>
@@ -902,162 +941,197 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A user's email address. The booking is made in their name, under their permissions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2978"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Number of room users</w:t>
+              <w:t xml:space="preserve">Host</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">A number, for rooms that count occupancy</w:t>
+              <w:t xml:space="preserve">One email address, or several separated by commas. Present only where a room passes all three tests below</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2978"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting notes</w:t>
+              <w:t xml:space="preserve">Number of room users</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">The booking's notes — the same field the booking form shows, under the same name (if your form calls it </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">, so does the column). Each line becomes a paragraph; leave it blank for none</w:t>
+              <w:t xml:space="preserve">A number, for rooms that count occupancy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2978"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Series ID</w:t>
+              <w:t xml:space="preserve">Meeting notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Optional. Rows sharing a Series ID become one booking series; blank rows stay standalone</w:t>
+              <w:t xml:space="preserve">The booking's notes — the same field the booking form shows, under the same name (if your form calls it </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remarks</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, so does the column). Each line becomes a paragraph; leave it blank for none</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2978"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Series ID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6382"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Optional. Rows sharing a Series ID become one booking series; blank rows stay standalone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2978"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">One column per extra field</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The header carries the format it wants — </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
@@ -1088,129 +1162,187 @@
               <w:t xml:space="preserve">yes/no</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">123</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, or the option names</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">When the Host column is there at all:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+A room carries </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> only when its booking form shows the Host field, its
+booking policy allows a host to be invited, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> you yourself may name one.
+Any one room passing is enough for the column, so a mixed estate still gets it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Two consequences that surprise people: a room with no booking policy — or a
+deleted one — can never carry the column, and the template is built for whoever
+downloads it, so two colleagues can honestly get different files.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Extra fields that take a file or formatted text cannot ride in a spreadsheet
 and are simply not in the template — set those on the booking afterwards if you
 need them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Fill in your bookings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One row per booking. Three habits keep a big sheet importable:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Do not reorder or delete columns.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The file is read by position — which is
-also why a sheet built from a template downloaded before 4.5.14 no longer
-lines up: </w:t>
+also why a template downloaded before 4.5.15 no longer lines up: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> now
+sits straight after </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organizer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, pushing everything after it one across.
+(4.5.14 moved </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Meeting notes</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> now sits after </w:t>
+        <w:t xml:space="preserve"> the same way, after </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Number of room users</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, so
-[...11 lines deleted...]
-again rather than editing an old sheet.</w:t>
+        <w:t xml:space="preserve">.)
+Download the template again rather than editing an old sheet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Blank rows are skipped, and every message you see later names the row by its
 real Excel row number — so leaving gaps is safe, shuffling is not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
@@ -1651,158 +1783,266 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The Organizer address does not belong to a user who can book</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4346"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">No booking purpose matches this import ID</w:t>
+              <w:t xml:space="preserve">No user matches this host email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">The Purpose cell does not match anything on the </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> page</w:t>
+              <w:t xml:space="preserve">A Host address does not belong to a user who can be named as host</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4346"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve">No booking purpose matches this import ID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5014"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The Purpose cell does not match anything on the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Purpose IDs</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> page</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4346"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">Duplicate of an earlier row (same room and time)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5014"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Two rows would create the same booking; only the first is kept</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">The form's own columns, after the base ones, are checked against the form of the
+room each row books. A cell that does not fit turns the row red and blocks it —
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Required</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not in the data set</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (an Autocomplete key it does not know),
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not one of the options</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (a Select) or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invalid value</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. A field the room's form
+lacks shows amber, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not in this room's form</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and is dropped. An Autocomplete
+cell takes the entry's key, in any case, and books the entry itself.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Fix the sheet in Excel and upload it again — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Clear</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> discards the current
-file. A sheet with nothing to flag does not pause here at all: the moment every
-row is clean, the dialog moves straight on.</w:t>
+file. A sheet whose only lines are amber waits on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Continue</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; one with nothing
+to flag moves straight on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Review and book</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The clean rows land in the booking form's series overview — grouped by Series
 ID, each row checked against the server for the things a spreadsheet cannot
 know: clashes with existing bookings, quotas, booking windows and the rest of
 the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9bmybhnagpw3yawyqaszb">
+      <w:hyperlink w:history="1" r:id="rIdbpjr2xwoykzbqulszsagc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">booking rules</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. A row that fails any of them
 shows as a conflict; the overview names the person it clashes with when that is
 the reason, but it does not say </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">which</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rule refused the others — open the row
 if you need to know.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2087,195 +2327,185 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Whatever cannot be booked comes back as a spreadsheet in the same columns, so fixing and re-importing is the same file going round again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The new bookings are on the calendar behind the dialog — filter to one of the
 imported rooms and look at the week you loaded. A booking made for a room that
 requires approval arrives as a request, not a confirmed booking — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfshyae7j5j2iql42mghwo">
+      <w:hyperlink w:history="1" r:id="rIdvqcgeze8qtwwcjxlqd7qr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Approve or reject a booking request</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The export button is a report, not a round-trip.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> The download icon on the
-[...2 lines deleted...]
-bookings elsewhere, keep the sheets you imported.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Export</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on the same
+toolbar writes a booking report whose columns are not the template's; only
+its </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Series ID</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> column carries this template's header, so a series can go
+out and come back. Keep the sheets you imported. See
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdnkn6o4x0u_ytvu8tbqmll">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Export the bookings you are looking at</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Employees have their own version.</w:t>
-[...3 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">Employees can import too</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, from the Offision app, once </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Import bookings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+is on in UI customization › </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">User booking form</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — the same checks, minus the
+Organizer column. The booking form's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Multiple</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> page carries an </w:t>
+        <w:t xml:space="preserve"> page keeps its own </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Import</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> for a personal series — same template,
-[...62 lines deleted...]
-        <w:t xml:space="preserve">Export booking report: a report of what happened, not an importable file.</w:t>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2691,51 +2921,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmbadkq1xqiynehdq0ubt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdjcwtyyivft-rhgxawhdex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rId9bmybhnagpw3yawyqaszb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdfshyae7j5j2iql42mghwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/836cda8f9d3fb2e1a082780c859cedf13461320c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/468581e35e889bf17d16866c255c2b753b6e4e67.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e02f097f2f4d0c5d042c16737ecb923cc3155560.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1f90e39e37530dfb68e6e04c45478fb697916f7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71875d272d8ec17e984cdc8fb2f03ef344b8b973.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89a2346b7fb1307d981cab62e89a8a70fcb1f76b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ceb149f534ec9399f6c01f5a836688b0d424b6e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35b9636aa20747ee3f508e690b620da35ed2c71d.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdla4fxss-z-jo9ify86wph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdsb3txna_b0zbdliiypfst" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdeoih2fs35r5qo7d-tfmhj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/book-desks-together/" TargetMode="External"/><Relationship Id="rIdbpjr2xwoykzbqulszsagc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdvqcgeze8qtwwcjxlqd7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rIdnkn6o4x0u_ytvu8tbqmll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7feed82afd8343dfffbc6cf43ee1edf710bcec4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18c2602df30e984bf6931a3eab14d18144e8e328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e02f097f2f4d0c5d042c16737ecb923cc3155560.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1f90e39e37530dfb68e6e04c45478fb697916f7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f65f5404bbfecf382ef1be390ea9e8c79888bfc5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c0a4242fe643c5592f4a98fa124de25ab3e0f39.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ceb149f534ec9399f6c01f5a836688b0d424b6e.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Import bookings from a spreadsheet</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>