--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,84 +52,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdla4fxss-z-jo9ify86wph">
+      <w:hyperlink w:history="1" r:id="rIddhlmembn7vcuwy4jngrr0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/import-bookings-from-a-spreadsheet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One row per booking, one file for the lot: the management calendar's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Import</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 takes an Excel sheet and turns it into real bookings, with every rule — clashes,
 quotas, booking windows — still enforced. It is the fastest way to load a term's
 recurring meetings, and the way to bring your booking history's future half with
 you when </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsb3txna_b0zbdliiypfst">
+      <w:hyperlink w:history="1" r:id="rId-bkupygfekgcb8dxl_umm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">moving in from another system</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need write access to booking management, with editing enabled on the
@@ -152,51 +152,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Import creates room bookings.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Desks are not offered in the sheet and cannot
 be imported; to take several desks at once, people use </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Book together</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the
 app instead — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeoih2fs35r5qo7d-tfmhj">
+      <w:hyperlink w:history="1" r:id="rIdyzodlz88g-byx3ldw_vqu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book several desks together</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the calendar and press Import</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1998,51 +1998,51 @@
         <w:t xml:space="preserve">Continue</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; one with nothing
 to flag moves straight on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Review and book</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The clean rows land in the booking form's series overview — grouped by Series
 ID, each row checked against the server for the things a spreadsheet cannot
 know: clashes with existing bookings, quotas, booking windows and the rest of
 the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbpjr2xwoykzbqulszsagc">
+      <w:hyperlink w:history="1" r:id="rIdj9dzt_dxbyuz33ui6c5-e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">booking rules</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. A row that fails any of them
 shows as a conflict; the overview names the person it clashes with when that is
 the reason, but it does not say </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">which</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rule refused the others — open the row
 if you need to know.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2327,51 +2327,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Whatever cannot be booked comes back as a spreadsheet in the same columns, so fixing and re-importing is the same file going round again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The new bookings are on the calendar behind the dialog — filter to one of the
 imported rooms and look at the week you loaded. A booking made for a room that
 requires approval arrives as a request, not a confirmed booking — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvqcgeze8qtwwcjxlqd7qr">
+      <w:hyperlink w:history="1" r:id="rId0onyvi1qxhpjafsl5dbvx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Approve or reject a booking request</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -2390,51 +2390,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Export</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the same
 toolbar writes a booking report whose columns are not the template's; only
 its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Series ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> column carries this template's header, so a series can go
 out and come back. Keep the sheets you imported. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnkn6o4x0u_ytvu8tbqmll">
+      <w:hyperlink w:history="1" r:id="rIdze5ja12ongbp9hgoqgos0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Export the bookings you are looking at</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2921,51 +2921,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdla4fxss-z-jo9ify86wph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdsb3txna_b0zbdliiypfst" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdeoih2fs35r5qo7d-tfmhj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/book-desks-together/" TargetMode="External"/><Relationship Id="rIdbpjr2xwoykzbqulszsagc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdvqcgeze8qtwwcjxlqd7qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rIdnkn6o4x0u_ytvu8tbqmll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7feed82afd8343dfffbc6cf43ee1edf710bcec4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18c2602df30e984bf6931a3eab14d18144e8e328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e02f097f2f4d0c5d042c16737ecb923cc3155560.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1f90e39e37530dfb68e6e04c45478fb697916f7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f65f5404bbfecf382ef1be390ea9e8c79888bfc5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c0a4242fe643c5592f4a98fa124de25ab3e0f39.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ceb149f534ec9399f6c01f5a836688b0d424b6e.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddhlmembn7vcuwy4jngrr0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId-bkupygfekgcb8dxl_umm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdyzodlz88g-byx3ldw_vqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/book-desks-together/" TargetMode="External"/><Relationship Id="rIdj9dzt_dxbyuz33ui6c5-e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId0onyvi1qxhpjafsl5dbvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../approve-or-reject-a-booking-request/" TargetMode="External"/><Relationship Id="rIdze5ja12ongbp9hgoqgos0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45f533d85e2f29fe64312b7c2f392b3e695d8340.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/561b5270400f8398999629ecf44bb1c2300ddd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d6e0ba01892d825ba1fa2d27922c64441574b35.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35ce681bd2d6d29aa6dd1b7a4b06b74fb0c992bf.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/391ef8366c6906194a3ddc3af965e7fc81f3b23b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfb3a16433746f3111315e1379c2a70b1088de05.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5394168320f4142cfa57733bb01c84a6eb18efbc.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Import bookings from a spreadsheet</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>