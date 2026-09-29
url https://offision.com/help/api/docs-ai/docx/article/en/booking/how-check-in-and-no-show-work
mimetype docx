--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How check-in and no-show work</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Check-in is what turns a booking into a used room. Without it the room is given back — and the timer that decides when is not called what you would expect.</w:t>
+        <w:t xml:space="preserve">Check-in is what turns a booking into a used room, or a hot desk somebody has actually claimed. Without it the resource is given back — and the timer that decides when is not called what you would expect. Repeat no-shows: a series can cancel itself, but nobody loses the right to book and no quota penalty applies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-16</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnrns4n6ummk9xiexq-ggn">
+      <w:hyperlink w:history="1" r:id="rIdn3vrla2c86gcjapjotn1j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/how-check-in-and-no-show-work/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="check-in-or-no-show" descr="Every booking leaves by one of two doors: somebody checks in and the room is theirs, or nobody does and the room goes back." title="Every booking leaves by one of two doors: somebody checks in and the room is theirs, or nobody does and the room goes back."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -481,147 +481,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Checking in rewrites the booking the same way, in the other direction: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">check-in
 moves the start to now</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and checking out moves the end to now. The record ends up
 describing what happened rather than what was booked, which is what makes the usage
 figures worth reading.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One floor on that: check-in may legitimately happen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">before</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the booking starts,
+inside the window above, and the room can still be held by the meeting before it.
+The start then lands at that meeting's end rather than at now, so an early arrival
+never back-dates itself into a meeting still running. A booking holding one free
+room and one busy until 11:10 starts at 11:10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-waiting-check-in" descr="The panel while a booking is waiting: the check-in button, and the only countdown the product shows." title="The panel while a booking is waiting: the check-in button, and the only countdown the product shows."/>
+            <wp:docPr id="1" name="panel-waiting-check-in" descr="The panel while a booking is waiting: the check-in button, before the deadline passes." title="The panel while a booking is waiting: the check-in button, before the deadline passes."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3571875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The panel while a booking is waiting: the check-in button, and the only countdown the product shows.</w:t>
+        <w:t xml:space="preserve">The panel while a booking is waiting: the check-in button, before the deadline passes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The window is one of three ways a room comes back, and the three are governed by
+three different settings. Only the middle one reads a sensor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4286250"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="three-ways-a-room-comes-back" descr="Three different mechanisms, three different settings, the same result." title="Three different mechanisms, three different settings, the same result."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4286250"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Three different mechanisms, three different settings, the same result.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nobody has to be watching</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The system writes to the organiser at both ends of the window — a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Waiting for
 check-in reminder</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> when the resource becomes available to check into, and a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No-show email reminder</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> when it is released — with matching notifications in the
-app. Both can be switched off for the whole organisation.</w:t>
+app. Both emails can be switched off for the whole organisation; the notifications
+in the app cannot, and go out either way —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdhrdljclkhoedmqcn-kjhy">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reminders</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/email-reminder (Email reminder settings)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That matters when you are deciding how tight to make a window. A ten-minute grace
 that nobody is warned about feels arbitrary; the same ten minutes with a reminder at
 the start of it is a fair warning.</w:t>
       </w:r>
     </w:p>
@@ -685,78 +791,114 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A repeating series can cancel itself.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cancel recurring booking after
 consecutive no-shows</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is on, a series that is abandoned often enough has its
 remaining occurrences cancelled, and the organiser is warned one no-show before it
 happens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">That is the only consequence of repeat no-shows.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Offision keeps no strike
+count against a person: a repeat no-show does not lose the right to book, is not
+charged a quota penalty and is not blocked from the pod or room next time. Each
+no-show releases that one booking, and the no-show report says who — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdklas1jaocsbt75zrlxwhs">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">What counts as a no-show</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. Where an office
+wants consequences, they are applied by a person, from that report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What it does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Quota is not refunded by a no-show.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The booking is released, the charge is
 not. Only cancelling returns quota, and only inside the refund deadline — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz5gf-ckhgcge4ej3bbehy">
+      <w:hyperlink w:history="1" r:id="rIdeeynfrzq0ait4paceszh4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -795,125 +937,257 @@
         <w:t xml:space="preserve">Early check-out and extend</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are their own policy settings, and neither is
 affected by the check-in window.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may press the button</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is decided per method — at the panel, in the app, by a
-sensor. Each has its own article.</w:t>
+sensor. Each has its own article, listed below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where check-in can happen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdpsq1u2gn9fzsjas1fwwmc">
+      <w:hyperlink w:history="1" r:id="rIdfmfc-_7luoculfpfr-4rn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">At the booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — the only method that
 proves somebody was at the door.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId2p0f8ap0v6jji8c2erybs">
+      <w:hyperlink w:history="1" r:id="rIdv-hoe5_jacyzwwhd16-ll">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">By QR code, and GPS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — scanning a code, and
 proving you are near the building.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdrzjgkt_xhspyh43pffw2k">
+      <w:hyperlink w:history="1" r:id="rId7drmvcqokhr7nbmornkf1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">By tapping a staff card</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> — one tap at the
+door, with no second screen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdbjysal2g_awlntmsfn7xy">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">With a booking PIN</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> — for
+attendees from outside the organisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIduxbhedo55ccc6k0a_rtou">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">By occupancy sensor</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> — nobody presses
+anything, and the same sensor can check the room out and extend it again.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIda5scd3fervq9yozbkxyac">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">On a desk, by its sticker</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+— a desk has no panel; the sticker on it is scanned from the app.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdmfpwdgzzuvxmhbw3a0nfz">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Choosing how a hot desk is claimed</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> —
+sticker, app with GPS, kiosk, e-paper tag or desk panel, compared.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdb1c8t8i3tj4qzowdpbbvz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What counts as a no-show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — once it has happened,
 what the reports say about it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdlhajavwr0xnqki0cijrwq">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Check-in settings reference</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> — every field on the
+policy, one figure each.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1329,51 +1603,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnrns4n6ummk9xiexq-ggn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdz5gf-ckhgcge4ej3bbehy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdpsq1u2gn9fzsjas1fwwmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId2p0f8ap0v6jji8c2erybs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdrzjgkt_xhspyh43pffw2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4018480b51e8069eac78798bb7d30c3be80419e4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0dad4644b968e3d86cc5cfeb475b9c98fbf9cce7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8da1b10a1b20f165cd11950d1d1c6989d332fca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d4a49f3de81555385b466fc27f45889e11c41df.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn3vrla2c86gcjapjotn1j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdhrdljclkhoedmqcn-kjhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdklas1jaocsbt75zrlxwhs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdeeynfrzq0ait4paceszh4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdfmfc-_7luoculfpfr-4rn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdv-hoe5_jacyzwwhd16-ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId7drmvcqokhr7nbmornkf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdbjysal2g_awlntmsfn7xy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIduxbhedo55ccc6k0a_rtou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIda5scd3fervq9yozbkxyac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdmfpwdgzzuvxmhbw3a0nfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdb1c8t8i3tj4qzowdpbbvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdlhajavwr0xnqki0cijrwq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4018480b51e8069eac78798bb7d30c3be80419e4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64e8e73be3e076d166b5d6d0ed1b1a91cc43aa5c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8da1b10a1b20f165cd11950d1d1c6989d332fca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d4a49f3de81555385b466fc27f45889e11c41df.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/360ecdc8139156e7835e0e98400db8d5f2bd223e.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How check-in and no-show work</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>