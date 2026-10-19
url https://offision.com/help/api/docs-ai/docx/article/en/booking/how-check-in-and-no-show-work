--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -26,731 +26,1181 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How check-in and no-show work</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Check-in is what turns a booking into a used room, or a hot desk somebody has actually claimed. Without it the resource is given back — and the timer that decides when is not called what you would expect. Repeat no-shows: a series can cancel itself, but nobody loses the right to book and no quota penalty applies.</w:t>
+        <w:t xml:space="preserve">A missed room check-in does not delete your appointment: My calendar keeps its original times, Management calendar keeps the shortened No show record, and Resource calendar hides it when No show is excluded. The remaining resource time is free. Covers check-in deadlines, release and recurring no-show rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn3vrla2c86gcjapjotn1j">
+      <w:hyperlink w:history="1" r:id="rIdq8nyqncpjxdocicyyuk5o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/how-check-in-and-no-show-work/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (Booking policy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Does my booking disappear after a no-show?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">No. If a room requires check-in and you miss the deadline, your appointment stays
+at its original scheduled time.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Only the resource reservation is shortened to the
+moment the room is released; the remaining time becomes available for another booking.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2594"/>
+        <w:gridCol w:w="6766"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2594"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calendar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6766"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What you see after the no-show</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2594"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">My calendar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6766"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Your appointment, with its original start and end times</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2594"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resource calendar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6766"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">With </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">No show</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> excluded, no block for this booking; the room is free after release</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2594"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management calendar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6766"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The shortened resource reservation, marked </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">No show</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, from its start to release</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Management calendar keeps the elapsed reservation history. Resource calendar can
+show it too when </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">No show</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is included; excluding that status hides the block,
+not the record. It records time reserved before release, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">not proof of room use</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.
+Cancelling a booking is different — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdnczhvrnckvg_hahpyw0bg">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Cancel a booking</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4286250"/>
+            <wp:extent cx="5715000" cy="3895725"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="check-in-or-no-show" descr="Every booking leaves by one of two doors: somebody checks in and the room is theirs, or nobody does and the room goes back." title="Every booking leaves by one of two doors: somebody checks in and the room is theirs, or nobody does and the room goes back."/>
+            <wp:docPr id="1" name="no-show-my-calendar" descr="My calendar retains the original appointment time after the no-show." title="My calendar retains the original appointment time after the no-show."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4286250"/>
+                      <a:ext cx="5715000" cy="3895725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Every booking leaves by one of two doors: somebody checks in and the room is theirs, or nobody does and the room goes back.</w:t>
-[...58 lines deleted...]
-same number that decides when the room is taken away.</w:t>
+        <w:t xml:space="preserve">My calendar retains the original appointment time after the no-show.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4629150"/>
+            <wp:extent cx="5715000" cy="3895725"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="check-in-requirement-block" descr="Require check-in, and the two numbers that open and close the window." title="Require check-in, and the two numbers that open and close the window."/>
+            <wp:docPr id="1" name="no-show-resource-calendar" descr="With No show excluded, Resource calendar hides the no-show block; the released time is free." title="With No show excluded, Resource calendar hides the no-show block; the released time is free."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4629150"/>
+                      <a:ext cx="5715000" cy="3895725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Require check-in, and the two numbers that open and close the window.</w:t>
-[...47 lines deleted...]
-forwards.</w:t>
+        <w:t xml:space="preserve">With No show excluded, Resource calendar hides the no-show block; the released time is free.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4286250"/>
+            <wp:extent cx="5715000" cy="4543425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="check-in-window" descr="Both ends are counted from the booking's start, and the room is released the moment the right-hand end is reached." title="Both ends are counted from the booking's start, and the room is released the moment the right-hand end is reached."/>
+            <wp:docPr id="1" name="no-show-management-calendar" descr="Management calendar shows the same shortened no-show reservation and free remaining time." title="Management calendar shows the same shortened no-show reservation and free remaining time."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4286250"/>
+                      <a:ext cx="5715000" cy="4543425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Both ends are counted from the booking's start, and the room is released the moment the right-hand end is reached.</w:t>
-[...143 lines deleted...]
-room and one busy until 11:10 starts at 11:10.</w:t>
+        <w:t xml:space="preserve">Management calendar shows the same shortened no-show reservation and free remaining time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-waiting-check-in" descr="The panel while a booking is waiting: the check-in button, before the deadline passes." title="The panel while a booking is waiting: the check-in button, before the deadline passes."/>
+            <wp:docPr id="1" name="check-in-or-no-show" descr="Every booking leaves by one of two doors: somebody checks in and the room is theirs, or nobody does and the room goes back." title="Every booking leaves by one of two doors: somebody checks in and the room is theirs, or nobody does and the room goes back."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3571875"/>
+                      <a:ext cx="5715000" cy="4286250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The panel while a booking is waiting: the check-in button, before the deadline passes.</w:t>
+        <w:t xml:space="preserve">Every booking leaves by one of two doors: somebody checks in and the room is theirs, or nobody does and the room goes back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The window is one of three ways a room comes back, and the three are governed by
-three different settings. Only the middle one reads a sensor.</w:t>
+        <w:t xml:space="preserve">Check-in is the step that claims the booked resource. Where a resource requires it,
+a booking that nobody checks into is recorded as a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">no-show</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and the remaining
+resource time is released.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The timer is not called what you expect</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There is no setting named "auto-release". </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Can check-in after (in mins)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, in the
+resource policy's </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check in/out</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> group, sets both the latest check-in time and the
+release deadline.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4286250"/>
+            <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="three-ways-a-room-comes-back" descr="Three different mechanisms, three different settings, the same result." title="Three different mechanisms, three different settings, the same result."/>
+            <wp:docPr id="1" name="check-in-requirement-block" descr="Require check-in, and the two numbers that open and close the window." title="Require check-in, and the two numbers that open and close the window."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4629150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Require check-in, and the two numbers that open and close the window.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">With </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Require check-in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> off, the system checks in on the organiser's behalf and
+holds the room for the full booked period, even if nobody arrives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The window, and where it closes early</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Both numbers are measured from the booking's </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">start</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> time — one backwards, one
+forwards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4286250"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="check-in-window" descr="Both ends are counted from the booking's start, and the room is released the moment the right-hand end is reached." title="Both ends are counted from the booking's start, and the room is released the moment the right-hand end is reached."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4286250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve">Both ends are counted from the booking's start, and the room is released the moment the right-hand end is reached.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Three things close it earlier than the arithmetic suggests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The booking's own end time wins.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> A 10-minute booking on a policy with a
+15-minute grace has a 10-minute window, not 25.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">All-day bookings ignore the window entirely</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> when </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">All-day booking check-in
+time</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is set, and use that clock time as the deadline instead. A midnight start
+makes a window measured in minutes meaningless.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A booking on several resources takes the strictest policy.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The smallest before
+and after values across every resource in the booking are the ones that apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Releasing is a real release</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The released time is free for another resource booking. For rooms synced from
+Microsoft 365 or Google, the shortened resource period is pushed back to the room's
+calendar too; your appointment remains in My calendar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check-in moves the resource reservation's start to now</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; check-out moves its end
+to now. These resource times can differ from your appointment's scheduled times.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You can check in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">before</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the booking starts, within the window. If an earlier
+meeting still holds the room, the resource reservation starts at that meeting's
+end. With one free room and another busy until 11:10, it starts at 11:10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3571875"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="panel-waiting-check-in" descr="The panel while a booking is waiting: the check-in button, before the deadline passes." title="The panel while a booking is waiting: the check-in button, before the deadline passes."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3571875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The panel while a booking is waiting: the check-in button, before the deadline passes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The window is one of three ways a room comes back, and the three are governed by
+three different settings. Only the middle one reads a sensor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4286250"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="three-ways-a-room-comes-back" descr="Three different mechanisms, three different settings, the same result." title="Three different mechanisms, three different settings, the same result."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4286250"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">Three different mechanisms, three different settings, the same result.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nobody has to be watching</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The system writes to the organiser at both ends of the window — a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Waiting for
 check-in reminder</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> when the resource becomes available to check into, and a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No-show email reminder</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> when it is released — with matching notifications in the
 app. Both emails can be switched off for the whole organisation; the notifications
 in the app cannot, and go out either way —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhrdljclkhoedmqcn-kjhy">
+      <w:hyperlink w:history="1" r:id="rIdh5pjmvxptdhf-w4oq56rp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reminders</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/email-reminder (Email reminder settings)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">That matters when you are deciding how tight to make a window. A ten-minute grace
-[...1 lines deleted...]
-the start of it is a fair warning.</w:t>
+        <w:t xml:space="preserve">Consider these reminders when choosing the check-in deadline.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Release happens within the minute, not on the second:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Bookings are re-checked once a minute, so a room comes back very shortly after its
 deadline rather than exactly on it. A panel that still shows the old booking for a
 few seconds is not stuck.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -806,378 +1256,376 @@
 consecutive no-shows</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is on, a series that is abandoned often enough has its
 remaining occurrences cancelled, and the organiser is warned one no-show before it
 happens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">That is the only consequence of repeat no-shows.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Offision keeps no strike
-[...2 lines deleted...]
-no-show releases that one booking, and the no-show report says who — see
+        <w:t xml:space="preserve"> Offision keeps no personal
+strike count, booking ban or quota penalty. Each no-show releases that resource
+reservation. Any office consequences are applied by a person using the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdklas1jaocsbt75zrlxwhs">
+      <w:hyperlink w:history="1" r:id="rIdvus979kojdnm_hkowkkfo">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">no-show report</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What it does not control</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quota is not refunded by a no-show.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The resource is released, the charge is
+not. Only cancelling returns quota, and only inside the refund deadline — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdzmhr3wn0cn6mpov2iyvwr">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Booking rules reference</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The booking release schedule is a different feature.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> It decides when a future
+period </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">opens for booking</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. It has nothing to do with releasing an unattended room,
+despite the name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Early check-out and extend</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> are their own policy settings, and neither is
+affected by the check-in window.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Who may press the button</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is decided per method — at the panel, in the app, by a
+sensor. Each has its own article, listed below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where check-in can happen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdu3i8h1g0bhvr412qucpfy">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">At the booking panel</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> — the only method that
+proves somebody was at the door.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdwwow5xam25qzeplgem7fx">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">By QR code, and GPS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> — scanning a code, and
+proving you are near the building.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdlnklv7plt5ix8a8p2phcc">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">By tapping a staff card</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> — one tap at the
+door, with no second screen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdlnujeizd1silzytojwqxf">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">With a booking PIN</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> — for
+attendees from outside the organisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIduduqzwcbghbdtbcog3xti">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">By occupancy sensor</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> — nobody presses
+anything, and the same sensor can check the room out and extend it again.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdjben92bjgyaqdnthcwg6b">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">On a desk, by its sticker</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+— a desk has no panel; the sticker on it is scanned from the app.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdjguksr_o7vxo_yjkdjul2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Choosing how a hot desk is claimed</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> —
+sticker, app with GPS, kiosk, e-paper tag or desk panel, compared.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdz3bvpurdaxzjslrecxzhb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What counts as a no-show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">. Where an office
-[...8 lines deleted...]
-        <w:t xml:space="preserve">What it does not control</w:t>
+        <w:t xml:space="preserve"> — once it has happened,
+what the reports say about it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:r>
-[...290 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdlhajavwr0xnqki0cijrwq">
+      <w:hyperlink w:history="1" r:id="rIdznetklpa17aj62nuxecny">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check-in settings reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — every field on the
 policy, one figure each.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1603,51 +2051,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn3vrla2c86gcjapjotn1j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdhrdljclkhoedmqcn-kjhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdklas1jaocsbt75zrlxwhs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdeeynfrzq0ait4paceszh4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdfmfc-_7luoculfpfr-4rn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdv-hoe5_jacyzwwhd16-ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId7drmvcqokhr7nbmornkf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdbjysal2g_awlntmsfn7xy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIduxbhedo55ccc6k0a_rtou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIda5scd3fervq9yozbkxyac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdmfpwdgzzuvxmhbw3a0nfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdb1c8t8i3tj4qzowdpbbvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdlhajavwr0xnqki0cijrwq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4018480b51e8069eac78798bb7d30c3be80419e4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64e8e73be3e076d166b5d6d0ed1b1a91cc43aa5c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8da1b10a1b20f165cd11950d1d1c6989d332fca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d4a49f3de81555385b466fc27f45889e11c41df.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/360ecdc8139156e7835e0e98400db8d5f2bd223e.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq8nyqncpjxdocicyyuk5o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdnczhvrnckvg_hahpyw0bg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdh5pjmvxptdhf-w4oq56rp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdvus979kojdnm_hkowkkfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdzmhr3wn0cn6mpov2iyvwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdu3i8h1g0bhvr412qucpfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdwwow5xam25qzeplgem7fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdlnklv7plt5ix8a8p2phcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdlnujeizd1silzytojwqxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIduduqzwcbghbdtbcog3xti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdjben92bjgyaqdnthcwg6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdjguksr_o7vxo_yjkdjul2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdz3bvpurdaxzjslrecxzhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdznetklpa17aj62nuxecny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e48ca0ee8294136d3f90e14df2081a23d3f8a534.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0809ac94e33dc3ea3ff44f4153d087fd9f3f423c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a2be6c8fd56fcc57a34e3b52fe9238304de5ad74.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db13e2a7c8ea4974e82fd33ebbbd6005c5fe5729.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/23b9996688d74fbee6f67a5381defc52e6009afe.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a5dab452732d6c7a727ce17aeda1ee8e0eb5df7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00dadd5139edf5d0866447a686bb5614ce0a22ae.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b999eb811a76143e407c0b839cd14870d4581a8.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How check-in and no-show work</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>