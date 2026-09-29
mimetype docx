--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcn3mriicl_vv86ckyeetl">
+      <w:hyperlink w:history="1" r:id="rIdhn6ky8ka7yhzcdmtzcgzp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/how-booking-quota-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="cost-meets-balance" descr="A resource policy says what a booking costs and a user policy says what a person has — the charge only reaches the balance because both are named in the same quota unit." title="A resource policy says what a booking costs and a user policy says what a person has — the charge only reaches the balance because both are named in the same quota unit."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -377,114 +377,114 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Different units are separate budgets</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A quota unit is just a name for what is being counted. Rooms priced in one unit
 and desks priced in another are two budgets that cannot pay for each other, and
 a booking has to satisfy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">every</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> unit it touches. That is the whole technique
 behind </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdda-ikq1gjgbqdeavrk_ve">
+      <w:hyperlink w:history="1" r:id="rIdqqsticuaqgagzsvcpn7c8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">charging desks and rooms separately</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A person's own balance is spent first</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Someone can hold a personal balance and belong to a group that shares a pool.
 Their own balance is always spent first; the pool is only drawn on once their own
 runs out. Everything about that is covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdde-pjs-eplpej1xaybpm1">
+      <w:hyperlink w:history="1" r:id="rId3ur0ftxqoy_ixdgvvz3p5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">giving a department a shared budget</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Periods are counted from the policy's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Start counting date</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, so a weekly
 policy resets on the weekday you picked rather than on a Monday. Monthly hides
 that field and the form promises the 1st, but the cycle is still counted from the
 date the policy was created on — see the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdboleaa_uzxlfzlol_c-5p">
+      <w:hyperlink w:history="1" r:id="rId8srznpgodfakkbk__61zb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">settings reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Nothing carries
 over.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Charged on save, refunded only if you asked for that</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -609,51 +609,51 @@
       <w:r>
         <w:t xml:space="preserve">Editing a booking returns what the old one cost and charges the new one, so
 people see only the difference. Dropping occurrences from a repeating booking
 counts as cancelling those, so the refund deadline applies to them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every charge and refund is listed under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Quota usage history</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which is also
 where you find out
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdndf5iuri1prigktql5ycp">
+      <w:hyperlink w:history="1" r:id="rIdyobcilfbmwehnhrd_8k9w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what somebody's quota was spent on</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/quota-history (Quota usage history)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1225,51 +1225,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcn3mriicl_vv86ckyeetl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdda-ikq1gjgbqdeavrk_ve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdde-pjs-eplpej1xaybpm1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/give-a-department-a-shared-booking-budget/" TargetMode="External"/><Relationship Id="rIdboleaa_uzxlfzlol_c-5p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdndf5iuri1prigktql5ycp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/daef9ef06e47b14e7f88f3c64765fe4b61a5c3e3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a2214c1231bb708e787efb4c612d9e22f5a32235.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d02c5f6560c5d1c05406b5c225edc44358e064ae.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhn6ky8ka7yhzcdmtzcgzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdqqsticuaqgagzsvcpn7c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rId3ur0ftxqoy_ixdgvvz3p5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/give-a-department-a-shared-booking-budget/" TargetMode="External"/><Relationship Id="rId8srznpgodfakkbk__61zb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdyobcilfbmwehnhrd_8k9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/daef9ef06e47b14e7f88f3c64765fe4b61a5c3e3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a2214c1231bb708e787efb4c612d9e22f5a32235.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d02c5f6560c5d1c05406b5c225edc44358e064ae.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How booking quota works</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>