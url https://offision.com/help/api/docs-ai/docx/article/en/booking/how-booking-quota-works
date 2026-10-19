--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhn6ky8ka7yhzcdmtzcgzp">
+      <w:hyperlink w:history="1" r:id="rIdj1-afeqcs-xxecmhvfxnn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/how-booking-quota-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="cost-meets-balance" descr="A resource policy says what a booking costs and a user policy says what a person has — the charge only reaches the balance because both are named in the same quota unit." title="A resource policy says what a booking costs and a user policy says what a person has — the charge only reaches the balance because both are named in the same quota unit."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -377,114 +377,114 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Different units are separate budgets</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A quota unit is just a name for what is being counted. Rooms priced in one unit
 and desks priced in another are two budgets that cannot pay for each other, and
 a booking has to satisfy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">every</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> unit it touches. That is the whole technique
 behind </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqqsticuaqgagzsvcpn7c8">
+      <w:hyperlink w:history="1" r:id="rId7ub5pmrhowszne5hc_1cj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">charging desks and rooms separately</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A person's own balance is spent first</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Someone can hold a personal balance and belong to a group that shares a pool.
 Their own balance is always spent first; the pool is only drawn on once their own
 runs out. Everything about that is covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3ur0ftxqoy_ixdgvvz3p5">
+      <w:hyperlink w:history="1" r:id="rIdsoi9gro0e1v8azyvevj53">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">giving a department a shared budget</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Periods are counted from the policy's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Start counting date</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, so a weekly
 policy resets on the weekday you picked rather than on a Monday. Monthly hides
 that field and the form promises the 1st, but the cycle is still counted from the
 date the policy was created on — see the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8srznpgodfakkbk__61zb">
+      <w:hyperlink w:history="1" r:id="rIdv0iz0epej_bwh1obgvmrg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">settings reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Nothing carries
 over.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Charged on save, refunded only if you asked for that</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -609,51 +609,51 @@
       <w:r>
         <w:t xml:space="preserve">Editing a booking returns what the old one cost and charges the new one, so
 people see only the difference. Dropping occurrences from a repeating booking
 counts as cancelling those, so the refund deadline applies to them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every charge and refund is listed under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Quota usage history</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which is also
 where you find out
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyobcilfbmwehnhrd_8k9w">
+      <w:hyperlink w:history="1" r:id="rIda4ba8zexxepj5fnxmek5z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what somebody's quota was spent on</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/quota-history (Quota usage history)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1225,51 +1225,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhn6ky8ka7yhzcdmtzcgzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdqqsticuaqgagzsvcpn7c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rId3ur0ftxqoy_ixdgvvz3p5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/give-a-department-a-shared-booking-budget/" TargetMode="External"/><Relationship Id="rId8srznpgodfakkbk__61zb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdyobcilfbmwehnhrd_8k9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/daef9ef06e47b14e7f88f3c64765fe4b61a5c3e3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a2214c1231bb708e787efb4c612d9e22f5a32235.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d02c5f6560c5d1c05406b5c225edc44358e064ae.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj1-afeqcs-xxecmhvfxnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId7ub5pmrhowszne5hc_1cj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdsoi9gro0e1v8azyvevj53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/give-a-department-a-shared-booking-budget/" TargetMode="External"/><Relationship Id="rIdv0iz0epej_bwh1obgvmrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIda4ba8zexxepj5fnxmek5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d36bb10e98f536f561dfa4f96e093de890926244.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf793b6a09b456d8d819716a09a6c3535c548525.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6d2762bac9c93f886c3c7a9e4fcffde1ebc0878.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How booking quota works</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>