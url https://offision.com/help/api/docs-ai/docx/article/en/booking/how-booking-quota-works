--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj1-afeqcs-xxecmhvfxnn">
+      <w:hyperlink w:history="1" r:id="rIdspecdiq9qtesk_zk1w1x-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/how-booking-quota-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="cost-meets-balance" descr="A resource policy says what a booking costs and a user policy says what a person has — the charge only reaches the balance because both are named in the same quota unit." title="A resource policy says what a booking costs and a user policy says what a person has — the charge only reaches the balance because both are named in the same quota unit."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -377,114 +377,114 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Different units are separate budgets</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A quota unit is just a name for what is being counted. Rooms priced in one unit
 and desks priced in another are two budgets that cannot pay for each other, and
 a booking has to satisfy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">every</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> unit it touches. That is the whole technique
 behind </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ub5pmrhowszne5hc_1cj">
+      <w:hyperlink w:history="1" r:id="rId_mm0pwwjqgxfxwlr4ifsz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">charging desks and rooms separately</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A person's own balance is spent first</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Someone can hold a personal balance and belong to a group that shares a pool.
 Their own balance is always spent first; the pool is only drawn on once their own
 runs out. Everything about that is covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsoi9gro0e1v8azyvevj53">
+      <w:hyperlink w:history="1" r:id="rIdqdragjn8eqkpcmehk0cmt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">giving a department a shared budget</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Periods are counted from the policy's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Start counting date</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, so a weekly
 policy resets on the weekday you picked rather than on a Monday. Monthly hides
 that field and the form promises the 1st, but the cycle is still counted from the
 date the policy was created on — see the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv0iz0epej_bwh1obgvmrg">
+      <w:hyperlink w:history="1" r:id="rIdmifstl5burd5_gts3nbs4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">settings reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Nothing carries
 over.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Charged on save, refunded only if you asked for that</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -609,51 +609,51 @@
       <w:r>
         <w:t xml:space="preserve">Editing a booking returns what the old one cost and charges the new one, so
 people see only the difference. Dropping occurrences from a repeating booking
 counts as cancelling those, so the refund deadline applies to them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every charge and refund is listed under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Quota usage history</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which is also
 where you find out
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda4ba8zexxepj5fnxmek5z">
+      <w:hyperlink w:history="1" r:id="rIdwyjn-neeajvwwd9j7t4bz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what somebody's quota was spent on</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/quota-history (Quota usage history)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1225,51 +1225,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj1-afeqcs-xxecmhvfxnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId7ub5pmrhowszne5hc_1cj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdsoi9gro0e1v8azyvevj53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/give-a-department-a-shared-booking-budget/" TargetMode="External"/><Relationship Id="rIdv0iz0epej_bwh1obgvmrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIda4ba8zexxepj5fnxmek5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d36bb10e98f536f561dfa4f96e093de890926244.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf793b6a09b456d8d819716a09a6c3535c548525.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6d2762bac9c93f886c3c7a9e4fcffde1ebc0878.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdspecdiq9qtesk_zk1w1x-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rId_mm0pwwjqgxfxwlr4ifsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdqdragjn8eqkpcmehk0cmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/give-a-department-a-shared-booking-budget/" TargetMode="External"/><Relationship Id="rIdmifstl5burd5_gts3nbs4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdwyjn-neeajvwwd9j7t4bz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/read-the-quota-usage-history/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d36bb10e98f536f561dfa4f96e093de890926244.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf793b6a09b456d8d819716a09a6c3535c548525.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6d2762bac9c93f886c3c7a9e4fcffde1ebc0878.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How booking quota works</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>