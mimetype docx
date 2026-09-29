--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdak0oherajqycmgnhzbbtu">
+      <w:hyperlink w:history="1" r:id="rIdzod3yoy4vz8_amr9sfb3-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/give-a-department-its-own-rooms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="team-space-who-books-what" descr="A room can belong to one department, and nobody else can book it — or be shared, by naming more than one department." title="A room can belong to one department, and nobody else can book it — or be shared, by naming more than one department."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -142,101 +142,101 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A room can belong to one department, and nobody else can book it — or be shared, by naming more than one department.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The rooms have to exist already — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdloskuahxurqkdxyciah09">
+      <w:hyperlink w:history="1" r:id="rIddkeabktuvg42hxcn-00us">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and the department needs to be
 a user group rather than a list of names you keep by hand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Put the department in a user group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A team space grants access to users and to user groups. Use a group. People join
 and leave departments constantly, and a group means that happens in one place
 instead of in every team space they touch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision ships a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Department</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> category, so the group you want may already be
 there — check before creating another. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjh_uatzks-nx2xxhpmqbk">
+      <w:hyperlink w:history="1" r:id="rIdxf20rusit4paynecghb1a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Create a user group</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> if you need one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/user-group (User groups)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1547,51 +1547,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdak0oherajqycmgnhzbbtu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdloskuahxurqkdxyciah09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdjh_uatzks-nx2xxhpmqbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7ce55b42452ce59f8ea9aec12acbd5bd7935798.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d8dd0d666cd1a374e0b1ebaf5c2595b3b19bdf0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3c6cd9715bb683873e3e0f872b6f25af3fc8f31.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/acb4843f489137324109ebd81e5ae165024d0291.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a05c14b13817070f43130402a1d2091b2b182a4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15c098d8b389f9b89de280e8fb4d8487285d07f0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a079850b1d559252a50baa8d474d236c8c77c085.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0b0581797e4bf5200fe552b77c730fe3e4a36be.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzod3yoy4vz8_amr9sfb3-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIddkeabktuvg42hxcn-00us" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdxf20rusit4paynecghb1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7ce55b42452ce59f8ea9aec12acbd5bd7935798.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d8dd0d666cd1a374e0b1ebaf5c2595b3b19bdf0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3c6cd9715bb683873e3e0f872b6f25af3fc8f31.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/acb4843f489137324109ebd81e5ae165024d0291.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a05c14b13817070f43130402a1d2091b2b182a4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15c098d8b389f9b89de280e8fb4d8487285d07f0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a079850b1d559252a50baa8d474d236c8c77c085.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0b0581797e4bf5200fe552b77c730fe3e4a36be.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Give a department its own rooms</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>