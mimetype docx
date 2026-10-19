--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzod3yoy4vz8_amr9sfb3-">
+      <w:hyperlink w:history="1" r:id="rIdgqv6p2bnujr6yxpj0twzq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/give-a-department-its-own-rooms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="team-space-who-books-what" descr="A room can belong to one department, and nobody else can book it — or be shared, by naming more than one department." title="A room can belong to one department, and nobody else can book it — or be shared, by naming more than one department."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -142,101 +142,101 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A room can belong to one department, and nobody else can book it — or be shared, by naming more than one department.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The rooms have to exist already — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddkeabktuvg42hxcn-00us">
+      <w:hyperlink w:history="1" r:id="rIdqdtnlnqlu-jaidjsjeeqo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and the department needs to be
 a user group rather than a list of names you keep by hand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Put the department in a user group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A team space grants access to users and to user groups. Use a group. People join
 and leave departments constantly, and a group means that happens in one place
 instead of in every team space they touch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision ships a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Department</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> category, so the group you want may already be
 there — check before creating another. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxf20rusit4paynecghb1a">
+      <w:hyperlink w:history="1" r:id="rIdeas_5r-vrkesxnvz52onb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Create a user group</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> if you need one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/user-group (User groups)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1547,51 +1547,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzod3yoy4vz8_amr9sfb3-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIddkeabktuvg42hxcn-00us" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdxf20rusit4paynecghb1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7ce55b42452ce59f8ea9aec12acbd5bd7935798.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d8dd0d666cd1a374e0b1ebaf5c2595b3b19bdf0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3c6cd9715bb683873e3e0f872b6f25af3fc8f31.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/acb4843f489137324109ebd81e5ae165024d0291.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a05c14b13817070f43130402a1d2091b2b182a4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15c098d8b389f9b89de280e8fb4d8487285d07f0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a079850b1d559252a50baa8d474d236c8c77c085.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0b0581797e4bf5200fe552b77c730fe3e4a36be.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgqv6p2bnujr6yxpj0twzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdqdtnlnqlu-jaidjsjeeqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdeas_5r-vrkesxnvz52onb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8aba4661959b0368bbdaa94099a991ee8d854063.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1f1b55e2bced151d6e543f4fdf2c73079dd2d6f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e0e21e53c6b3e478aa2c2c7aa3553a5f926846a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88826ec058f4c0352c10eb28a43af2950409cb6e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b46fecb10e9bf06446f0528de7726ff531018f64.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d6fbfcd7e0cfbdae0cca38e5f6858e98fe1558f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78bfedca1576c8de11cf0ea28c2f5fb7116357fd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a49363153c527cbd4454c4f74d591a8265582016.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Give a department its own rooms</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>