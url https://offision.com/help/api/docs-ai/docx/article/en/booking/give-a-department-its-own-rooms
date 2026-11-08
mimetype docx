--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgqv6p2bnujr6yxpj0twzq">
+      <w:hyperlink w:history="1" r:id="rId7nkbnvkjeayetbzdnwhms">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/give-a-department-its-own-rooms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="team-space-who-books-what" descr="A room can belong to one department, and nobody else can book it — or be shared, by naming more than one department." title="A room can belong to one department, and nobody else can book it — or be shared, by naming more than one department."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -142,101 +142,101 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A room can belong to one department, and nobody else can book it — or be shared, by naming more than one department.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The rooms have to exist already — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqdtnlnqlu-jaidjsjeeqo">
+      <w:hyperlink w:history="1" r:id="rIdrzxvkwiwooeiuqbhy3gqm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and the department needs to be
 a user group rather than a list of names you keep by hand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Put the department in a user group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A team space grants access to users and to user groups. Use a group. People join
 and leave departments constantly, and a group means that happens in one place
 instead of in every team space they touch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision ships a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Department</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> category, so the group you want may already be
 there — check before creating another. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeas_5r-vrkesxnvz52onb">
+      <w:hyperlink w:history="1" r:id="rIdyz518neqtvtla9p43px4i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Create a user group</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> if you need one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/user-group (User groups)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1547,51 +1547,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgqv6p2bnujr6yxpj0twzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdqdtnlnqlu-jaidjsjeeqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdeas_5r-vrkesxnvz52onb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8aba4661959b0368bbdaa94099a991ee8d854063.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1f1b55e2bced151d6e543f4fdf2c73079dd2d6f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e0e21e53c6b3e478aa2c2c7aa3553a5f926846a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88826ec058f4c0352c10eb28a43af2950409cb6e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b46fecb10e9bf06446f0528de7726ff531018f64.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d6fbfcd7e0cfbdae0cca38e5f6858e98fe1558f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78bfedca1576c8de11cf0ea28c2f5fb7116357fd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a49363153c527cbd4454c4f74d591a8265582016.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7nkbnvkjeayetbzdnwhms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdrzxvkwiwooeiuqbhy3gqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdyz518neqtvtla9p43px4i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/create-a-user-group/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8aba4661959b0368bbdaa94099a991ee8d854063.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1f1b55e2bced151d6e543f4fdf2c73079dd2d6f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e0e21e53c6b3e478aa2c2c7aa3553a5f926846a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88826ec058f4c0352c10eb28a43af2950409cb6e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b46fecb10e9bf06446f0528de7726ff531018f64.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d6fbfcd7e0cfbdae0cca38e5f6858e98fe1558f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78bfedca1576c8de11cf0ea28c2f5fb7116357fd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a49363153c527cbd4454c4f74d591a8265582016.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Give a department its own rooms</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>