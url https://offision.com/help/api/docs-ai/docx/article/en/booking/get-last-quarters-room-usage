--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzubwx3tu2badbnednyoz9">
+      <w:hyperlink w:history="1" r:id="rId5ahsjkucotttuuxn9-q5r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/get-last-quarters-room-usage/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A quarter-end room report is one export: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource usage analytics</w:t>
       </w:r>
@@ -830,51 +830,51 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Business hours</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> divides each
 room's booked time by the hours it was open. Quote that one. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">24 × 7</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> divides
 by every hour of the quarter, nights included, so every room looks quiet.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkfxeemw72wd94yuva1sla">
+      <w:hyperlink w:history="1" r:id="rIdodnvpezysx5lr2cqip19n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a room's usage rate counts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> has the
 arithmetic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="933450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="quarter-report-rooms-tab" descr="The Rooms tab, beside Business hours or 24 × 7 and the period." title="The Rooms tab, beside Business hours or 24 × 7 and the period."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1202,51 +1202,51 @@
         <w:t xml:space="preserve"> down the side and
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource type</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> across the top. It takes any period up to a
 year, so a quarter, or four of them side by side, fits.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddgbqf_ukmliagyjl3xbvx">
+      <w:hyperlink w:history="1" r:id="rIdhho1bq7xzin-2gtq_povl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See how much your rooms are used</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> walks
 through building the grid and downloading it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/user-resource-usage-report (User resource usage)</w:t>
       </w:r>
     </w:p>
@@ -1318,51 +1318,51 @@
         <w:t xml:space="preserve"> is there too, for handing someone the list of what is coming. With
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Group by</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> set to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, a meeting that held three rooms is three
 rows, which is the shape for room-by-room reconciliation.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdou6jncxyvx_dail7je628">
+      <w:hyperlink w:history="1" r:id="rIdrxxczqlqvyahsss5jrdjb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Export the bookings you are looking at</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 covers the columns and formats.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3514725" cy="3514725"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="quarter-report-export-dialog" descr="The booking export on the Quarterly grain, with This, Last and Next quarter under it." title="The booking export on the Quarterly grain, with This, Last and Next quarter under it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1719,51 +1719,51 @@
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Four quarterly sends, each with the calendar quarter it covers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The email counts the quarter's bookings: the busiest rooms, the top organizers
 and how many were never checked in. It attaches a one-page PDF and a
 spreadsheet of every booking. It does not calculate a usage rate per room. That
 is the export in step 3.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmu10se5zvxyb9jywqz8fk">
+      <w:hyperlink w:history="1" r:id="rIdfgmlwjc1zsg33cgwarmw9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Email your managers a summary of past bookings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 covers recipients, scope and what arrives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1812,51 +1812,51 @@
         <w:t xml:space="preserve">What this does not tell you</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether anybody was in the room.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Every figure is booked time. A room
 booked all quarter and never entered looks the same as one in constant use.
 Where rooms count people,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwtaavkz26ivapjg9l_ryi">
+      <w:hyperlink w:history="1" r:id="rIdrfslv0hjzubbpxlcrdwyc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check whether the room was actually full</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 has the measured numbers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1909,51 +1909,51 @@
       <w:r>
         <w:t xml:space="preserve"> No report here totals usage by day of the week.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">One room's hours across the quarter.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The ranking gives one line per
 room. For the hour-by-hour shape of a single room, filter
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4prrc-_vrnuyswxqdvr8e">
+      <w:hyperlink w:history="1" r:id="rId43ns276zmilx4y9o_zleq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking analytics</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> to it.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2378,51 +2378,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzubwx3tu2badbnednyoz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdkfxeemw72wd94yuva1sla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIddgbqf_ukmliagyjl3xbvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdou6jncxyvx_dail7je628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdmu10se5zvxyb9jywqz8fk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdwtaavkz26ivapjg9l_ryi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId4prrc-_vrnuyswxqdvr8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f0c6b78d119783634128cc577eeae4b78d60578b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/134919dda186db46de09ca3e7ac22e906858f752.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a9ac47161706ae11c5d99ee31aac4a648ee5f3b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/131a322bbb902a765c7fe9ba427d2e97cb3530c1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c372438e22ecc77629139dda1192e4dd9dfa856.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc7dd92eb62d0aebba2b2d29964635ed515061b4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17f2d572f60f5eba2b7beef3d9e4a4fc41e274dc.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5ahsjkucotttuuxn9-q5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdodnvpezysx5lr2cqip19n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdhho1bq7xzin-2gtq_povl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdrxxczqlqvyahsss5jrdjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdfgmlwjc1zsg33cgwarmw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdrfslv0hjzubbpxlcrdwyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId43ns276zmilx4y9o_zleq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6c596ec46096fa8c2afad7046db43360322a41e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9172f45e362fe89ad85465c9b3c542fe96b10b39.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/121f0eb902346c1acbdc3bfdc16ca80df3e445e7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb4959c0845c442dff769dc0cd77ade5c45e1d2a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03bf449dcafc87b2b34f2e66f9a4fe23d1f19911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35db6e7aede02c1856de54b45c3ceb666e737b0b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd218e31e64aba005a94523d5a82e79fab3ed2ab.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Get last quarter's usage for every room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>