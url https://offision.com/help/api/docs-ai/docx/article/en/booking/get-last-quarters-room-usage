--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5ahsjkucotttuuxn9-q5r">
+      <w:hyperlink w:history="1" r:id="rIddylqxqwkt2pv3gj_q-986">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/get-last-quarters-room-usage/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A quarter-end room report is one export: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource usage analytics</w:t>
       </w:r>
@@ -830,51 +830,51 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Business hours</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> divides each
 room's booked time by the hours it was open. Quote that one. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">24 × 7</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> divides
 by every hour of the quarter, nights included, so every room looks quiet.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdodnvpezysx5lr2cqip19n">
+      <w:hyperlink w:history="1" r:id="rIdvnfr2kpfz7w40r2l5l8rf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a room's usage rate counts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> has the
 arithmetic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="933450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="quarter-report-rooms-tab" descr="The Rooms tab, beside Business hours or 24 × 7 and the period." title="The Rooms tab, beside Business hours or 24 × 7 and the period."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1202,51 +1202,51 @@
         <w:t xml:space="preserve"> down the side and
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource type</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> across the top. It takes any period up to a
 year, so a quarter, or four of them side by side, fits.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhho1bq7xzin-2gtq_povl">
+      <w:hyperlink w:history="1" r:id="rId32xs7byfnp7bbpzz2rdk-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See how much your rooms are used</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> walks
 through building the grid and downloading it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/user-resource-usage-report (User resource usage)</w:t>
       </w:r>
     </w:p>
@@ -1318,51 +1318,51 @@
         <w:t xml:space="preserve"> is there too, for handing someone the list of what is coming. With
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Group by</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> set to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, a meeting that held three rooms is three
 rows, which is the shape for room-by-room reconciliation.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrxxczqlqvyahsss5jrdjb">
+      <w:hyperlink w:history="1" r:id="rIdlnjcvpcgrohclr890rpqp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Export the bookings you are looking at</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 covers the columns and formats.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3514725" cy="3514725"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="quarter-report-export-dialog" descr="The booking export on the Quarterly grain, with This, Last and Next quarter under it." title="The booking export on the Quarterly grain, with This, Last and Next quarter under it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1719,51 +1719,51 @@
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Four quarterly sends, each with the calendar quarter it covers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The email counts the quarter's bookings: the busiest rooms, the top organizers
 and how many were never checked in. It attaches a one-page PDF and a
 spreadsheet of every booking. It does not calculate a usage rate per room. That
 is the export in step 3.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfgmlwjc1zsg33cgwarmw9">
+      <w:hyperlink w:history="1" r:id="rIdlrpqvcqjsxmk_01uwuvaa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Email your managers a summary of past bookings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 covers recipients, scope and what arrives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1812,51 +1812,51 @@
         <w:t xml:space="preserve">What this does not tell you</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether anybody was in the room.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Every figure is booked time. A room
 booked all quarter and never entered looks the same as one in constant use.
 Where rooms count people,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrfslv0hjzubbpxlcrdwyc">
+      <w:hyperlink w:history="1" r:id="rIdy2y6i-4hq8yg1bkszk5ou">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check whether the room was actually full</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 has the measured numbers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1909,51 +1909,51 @@
       <w:r>
         <w:t xml:space="preserve"> No report here totals usage by day of the week.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">One room's hours across the quarter.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The ranking gives one line per
 room. For the hour-by-hour shape of a single room, filter
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId43ns276zmilx4y9o_zleq">
+      <w:hyperlink w:history="1" r:id="rIddjo8hr5r8_kna3meargsk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking analytics</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> to it.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2378,51 +2378,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5ahsjkucotttuuxn9-q5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdodnvpezysx5lr2cqip19n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdhho1bq7xzin-2gtq_povl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdrxxczqlqvyahsss5jrdjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdfgmlwjc1zsg33cgwarmw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdrfslv0hjzubbpxlcrdwyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId43ns276zmilx4y9o_zleq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6c596ec46096fa8c2afad7046db43360322a41e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9172f45e362fe89ad85465c9b3c542fe96b10b39.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/121f0eb902346c1acbdc3bfdc16ca80df3e445e7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb4959c0845c442dff769dc0cd77ade5c45e1d2a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03bf449dcafc87b2b34f2e66f9a4fe23d1f19911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35db6e7aede02c1856de54b45c3ceb666e737b0b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd218e31e64aba005a94523d5a82e79fab3ed2ab.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddylqxqwkt2pv3gj_q-986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdvnfr2kpfz7w40r2l5l8rf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rId32xs7byfnp7bbpzz2rdk-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdlnjcvpcgrohclr890rpqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdlrpqvcqjsxmk_01uwuvaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdy2y6i-4hq8yg1bkszk5ou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIddjo8hr5r8_kna3meargsk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6c596ec46096fa8c2afad7046db43360322a41e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9172f45e362fe89ad85465c9b3c542fe96b10b39.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/121f0eb902346c1acbdc3bfdc16ca80df3e445e7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb4959c0845c442dff769dc0cd77ade5c45e1d2a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03bf449dcafc87b2b34f2e66f9a4fe23d1f19911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35db6e7aede02c1856de54b45c3ceb666e737b0b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd218e31e64aba005a94523d5a82e79fab3ed2ab.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Get last quarter's usage for every room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>