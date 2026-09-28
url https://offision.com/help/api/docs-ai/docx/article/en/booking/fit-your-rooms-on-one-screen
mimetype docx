--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzoysnx4jumo5vfo9nive3">
+      <w:hyperlink w:history="1" r:id="rId1nlaw6xwyijfj-h5i5zg0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/fit-your-rooms-on-one-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two complaints arrive about the booking calendar more often than any others: it
 shows four rooms when the floor has twenty, and the last line of every card is
 missing. Both are the same two settings, and they pull against each other.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1164,63 +1164,63 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">These are display choices, not permissions:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Neither switch changes who may do anything. A private or confidential booking
 stays masked to somebody with no part in it whatever </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show full details for
 others' bookings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> says, and hiding a subject does not hide the booking, the room
 or the hours it takes. A
 room somebody should not see at all is a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9aljiklx6b-jes6swxjxj">
+      <w:hyperlink w:history="1" r:id="rIdhzxqpapzugvr9cjg_oij8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">team space</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and a booking that must not be
 read by anybody is a private booking — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfwxwoubue_9yq6nlbdilo">
+      <w:hyperlink w:history="1" r:id="rIdlbmorw4tt8kb1rr2xkovd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a private booking
 hides</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Choose what the resource list starts sorted by</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1228,51 +1228,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Order
 by</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Others</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page, sets the default order of resources in the user
 portal's calendar. Which order to pick, and everything else that decides where
 a room lands in the list, is its own page — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw4-hitey-5eucb3jgsyqe">
+      <w:hyperlink w:history="1" r:id="rIds8ocjy0qnt2jgqrvv1mqu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the order rooms appear in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Do the same for the console's calendar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The management calendar has its own </w:t>
@@ -1448,51 +1448,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How much anybody may book.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Density is a display setting; the rules live on
 the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdavksbziv5lg7nhprkbn1j">
+      <w:hyperlink w:history="1" r:id="rIdlgn3hwjque7desudxsjay">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">resource policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1521,51 +1521,51 @@
       <w:r>
         <w:t xml:space="preserve">, which no width, height or colour
 changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which fields exist.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Adding a question to the booking form is a different
 screen — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIderi26ixsqigot5npi6bjg">
+      <w:hyperlink w:history="1" r:id="rId_n6xx6uwyafj254c--koo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking form fields</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. This decides
 only which of them the card prints.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1991,51 +1991,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzoysnx4jumo5vfo9nive3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId9aljiklx6b-jes6swxjxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdfwxwoubue_9yq6nlbdilo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdw4-hitey-5eucb3jgsyqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdavksbziv5lg7nhprkbn1j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIderi26ixsqigot5npi6bjg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0904c9f57acaeeb0c4d0ff60a87ff4580e6cda4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54307b3605815588dd2068462975dda15122ec92.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/43d4eb671533cd6f9fb8ef27b65cb269408b1a0e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1cbf27916f4f7521ca768913a5d0728cf3208bab.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89b72e3bad4b590b82434f7fd50410fcd7f922bc.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19c4b9076d89bd9c03ea53627ec5a72429da549a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4486306f077a6a09ad202355abd3317e7e6373c7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c39f93aec834bd9410415dde4422a7f7cb485ae3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d836e963b4fbba8563c22ad2e03be6a3bba4dc8f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfbeeaf5f796b228a8a05130b26184e1f9c08931.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1nlaw6xwyijfj-h5i5zg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdhzxqpapzugvr9cjg_oij8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdlbmorw4tt8kb1rr2xkovd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIds8ocjy0qnt2jgqrvv1mqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdlgn3hwjque7desudxsjay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId_n6xx6uwyafj254c--koo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0904c9f57acaeeb0c4d0ff60a87ff4580e6cda4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54307b3605815588dd2068462975dda15122ec92.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/43d4eb671533cd6f9fb8ef27b65cb269408b1a0e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1cbf27916f4f7521ca768913a5d0728cf3208bab.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89b72e3bad4b590b82434f7fd50410fcd7f922bc.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19c4b9076d89bd9c03ea53627ec5a72429da549a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4486306f077a6a09ad202355abd3317e7e6373c7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c39f93aec834bd9410415dde4422a7f7cb485ae3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d836e963b4fbba8563c22ad2e03be6a3bba4dc8f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfbeeaf5f796b228a8a05130b26184e1f9c08931.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Fit more rooms on screen, and hide other people's subjects</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>