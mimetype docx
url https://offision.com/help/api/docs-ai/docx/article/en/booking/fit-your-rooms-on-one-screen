--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1nlaw6xwyijfj-h5i5zg0">
+      <w:hyperlink w:history="1" r:id="rIdvkat6wrfgqricwxvgtx7l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/fit-your-rooms-on-one-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two complaints arrive about the booking calendar more often than any others: it
 shows four rooms when the floor has twenty, and the last line of every card is
 missing. Both are the same two settings, and they pull against each other.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1164,63 +1164,63 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">These are display choices, not permissions:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Neither switch changes who may do anything. A private or confidential booking
 stays masked to somebody with no part in it whatever </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show full details for
 others' bookings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> says, and hiding a subject does not hide the booking, the room
 or the hours it takes. A
 room somebody should not see at all is a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhzxqpapzugvr9cjg_oij8">
+      <w:hyperlink w:history="1" r:id="rId6pz7m9xn-wdiszfri3b6v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">team space</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and a booking that must not be
 read by anybody is a private booking — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlbmorw4tt8kb1rr2xkovd">
+      <w:hyperlink w:history="1" r:id="rId-h_xw3gtec2y2s27dwfvg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a private booking
 hides</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Choose what the resource list starts sorted by</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1228,51 +1228,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Order
 by</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Others</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page, sets the default order of resources in the user
 portal's calendar. Which order to pick, and everything else that decides where
 a room lands in the list, is its own page — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds8ocjy0qnt2jgqrvv1mqu">
+      <w:hyperlink w:history="1" r:id="rIdelzwknoysnqzuubopgayv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the order rooms appear in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Do the same for the console's calendar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The management calendar has its own </w:t>
@@ -1448,51 +1448,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How much anybody may book.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Density is a display setting; the rules live on
 the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlgn3hwjque7desudxsjay">
+      <w:hyperlink w:history="1" r:id="rIdws2kddajkcuevvjaivq_y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">resource policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1521,51 +1521,51 @@
       <w:r>
         <w:t xml:space="preserve">, which no width, height or colour
 changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which fields exist.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Adding a question to the booking form is a different
 screen — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_n6xx6uwyafj254c--koo">
+      <w:hyperlink w:history="1" r:id="rIdgqlib6hdjkzhz9ceko_su">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking form fields</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. This decides
 only which of them the card prints.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1991,51 +1991,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1nlaw6xwyijfj-h5i5zg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdhzxqpapzugvr9cjg_oij8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdlbmorw4tt8kb1rr2xkovd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIds8ocjy0qnt2jgqrvv1mqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdlgn3hwjque7desudxsjay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId_n6xx6uwyafj254c--koo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0904c9f57acaeeb0c4d0ff60a87ff4580e6cda4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54307b3605815588dd2068462975dda15122ec92.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/43d4eb671533cd6f9fb8ef27b65cb269408b1a0e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1cbf27916f4f7521ca768913a5d0728cf3208bab.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89b72e3bad4b590b82434f7fd50410fcd7f922bc.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19c4b9076d89bd9c03ea53627ec5a72429da549a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4486306f077a6a09ad202355abd3317e7e6373c7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c39f93aec834bd9410415dde4422a7f7cb485ae3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d836e963b4fbba8563c22ad2e03be6a3bba4dc8f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfbeeaf5f796b228a8a05130b26184e1f9c08931.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvkat6wrfgqricwxvgtx7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId6pz7m9xn-wdiszfri3b6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId-h_xw3gtec2y2s27dwfvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdelzwknoysnqzuubopgayv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdws2kddajkcuevvjaivq_y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdgqlib6hdjkzhz9ceko_su" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb786b55008e254b1af14dcd077c754ba03e49d8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5fdd957843427498b41c925fbfd4c960b55fa90d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9efaa07d46d697b583f6943ea0918c311dc5fc32.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ed288b5801b1afe389a47c732a41878caf42be9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ba4f0c9f1ae1ef1df03e0f6d14f3c76a45d08e7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c187846e49ab62ea44b49c6f41cae57ba241ddd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a5d9a965dcadbdc8b75fd783d6dbb3dd4695993.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/192b48ee88d7f5257cf5dfd80f07a6e0cb9ee22a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07c64a4e3f0170e450cae75e1a88f899b3249799.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1d1018039595d875bcc250cb2977f5a7dd42d5a.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Fit more rooms on screen, and hide other people's subjects</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>