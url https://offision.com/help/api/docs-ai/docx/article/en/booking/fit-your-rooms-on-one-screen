--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvkat6wrfgqricwxvgtx7l">
+      <w:hyperlink w:history="1" r:id="rId0tza-i9yabhhktnedtm3u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/fit-your-rooms-on-one-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two complaints arrive about the booking calendar more often than any others: it
 shows four rooms when the floor has twenty, and the last line of every card is
 missing. Both are the same two settings, and they pull against each other.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1164,63 +1164,63 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">These are display choices, not permissions:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Neither switch changes who may do anything. A private or confidential booking
 stays masked to somebody with no part in it whatever </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show full details for
 others' bookings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> says, and hiding a subject does not hide the booking, the room
 or the hours it takes. A
 room somebody should not see at all is a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6pz7m9xn-wdiszfri3b6v">
+      <w:hyperlink w:history="1" r:id="rIdlfsojkqs6lwgkmj9li7qj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">team space</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and a booking that must not be
 read by anybody is a private booking — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-h_xw3gtec2y2s27dwfvg">
+      <w:hyperlink w:history="1" r:id="rIda7uknygap_uckewipukzn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a private booking
 hides</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Choose what the resource list starts sorted by</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1228,51 +1228,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Order
 by</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Others</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page, sets the default order of resources in the user
 portal's calendar. Which order to pick, and everything else that decides where
 a room lands in the list, is its own page — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdelzwknoysnqzuubopgayv">
+      <w:hyperlink w:history="1" r:id="rIduindt_neicetsvg3ibgqw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the order rooms appear in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Do the same for the console's calendar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The management calendar has its own </w:t>
@@ -1448,51 +1448,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How much anybody may book.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Density is a display setting; the rules live on
 the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdws2kddajkcuevvjaivq_y">
+      <w:hyperlink w:history="1" r:id="rId0etxlcy9pxixacc4eb1a4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">resource policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1521,51 +1521,51 @@
       <w:r>
         <w:t xml:space="preserve">, which no width, height or colour
 changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which fields exist.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Adding a question to the booking form is a different
 screen — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgqlib6hdjkzhz9ceko_su">
+      <w:hyperlink w:history="1" r:id="rId_wbennpdzxivqz5bse8-p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking form fields</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. This decides
 only which of them the card prints.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1991,51 +1991,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvkat6wrfgqricwxvgtx7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId6pz7m9xn-wdiszfri3b6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId-h_xw3gtec2y2s27dwfvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdelzwknoysnqzuubopgayv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdws2kddajkcuevvjaivq_y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdgqlib6hdjkzhz9ceko_su" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb786b55008e254b1af14dcd077c754ba03e49d8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5fdd957843427498b41c925fbfd4c960b55fa90d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9efaa07d46d697b583f6943ea0918c311dc5fc32.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ed288b5801b1afe389a47c732a41878caf42be9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ba4f0c9f1ae1ef1df03e0f6d14f3c76a45d08e7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c187846e49ab62ea44b49c6f41cae57ba241ddd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a5d9a965dcadbdc8b75fd783d6dbb3dd4695993.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/192b48ee88d7f5257cf5dfd80f07a6e0cb9ee22a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07c64a4e3f0170e450cae75e1a88f899b3249799.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1d1018039595d875bcc250cb2977f5a7dd42d5a.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0tza-i9yabhhktnedtm3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdlfsojkqs6lwgkmj9li7qj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIda7uknygap_uckewipukzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIduindt_neicetsvg3ibgqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rId0etxlcy9pxixacc4eb1a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId_wbennpdzxivqz5bse8-p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb786b55008e254b1af14dcd077c754ba03e49d8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5fdd957843427498b41c925fbfd4c960b55fa90d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9efaa07d46d697b583f6943ea0918c311dc5fc32.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ed288b5801b1afe389a47c732a41878caf42be9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ba4f0c9f1ae1ef1df03e0f6d14f3c76a45d08e7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c187846e49ab62ea44b49c6f41cae57ba241ddd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a5d9a965dcadbdc8b75fd783d6dbb3dd4695993.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/192b48ee88d7f5257cf5dfd80f07a6e0cb9ee22a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07c64a4e3f0170e450cae75e1a88f899b3249799.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1d1018039595d875bcc250cb2977f5a7dd42d5a.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Fit more rooms on screen, and hide other people's subjects</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>