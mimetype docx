--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlqx5ygeg2q4v8iwmal43c">
+      <w:hyperlink w:history="1" r:id="rIdenble3vgbgpruieatiklg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/find-a-rooms-busiest-hours/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking analytics</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the usage page to open when the question is about one
 meeting room rather than about the estate: which hours this room fills, and which
@@ -178,51 +178,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Daily heatmap</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">'s rows are hours of the day, and the filter above it can
 narrow the whole page to a single room. By day of the week, no — the heatmap's
 columns are calendar dates, and nothing in Offision totals usage by weekday.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Narrow it to the room you mean</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The filter strip along the top is the part that makes this page different from
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdthbmjkaexuhsbabw6qmrp">
+      <w:hyperlink w:history="1" r:id="rIdeoj9w-bnfirkodoehlkgu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Resource usage analytics</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, where the
 floor picker scopes only the map and every card beneath it stays estate-wide.
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Here the filter scopes everything</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — each of the seven views redraws for
 whatever set of resources the filter leaves standing.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -976,141 +976,141 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A business-hours percentage.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Percentage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> here is measured against every
 minute of the period, around the clock. The business-hours divisor — booked
 hours over the hours a resource was actually open — is on
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-a9svnesypc97yut0c4dw">
+      <w:hyperlink w:history="1" r:id="rIdkfuugnzplhniyne-wa3xb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Resource usage analytics</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and what
 goes into it is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdykzer4nvevrryovqtpq5f">
+      <w:hyperlink w:history="1" r:id="rIdwaztnhgfurtcasvzecggn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a room's usage rate counts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. The two
 pages will disagree about the same room, and that is why.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether anybody turned up.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Every figure here is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">booked</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> time. A room held
 all week and entered by nobody reads as busy — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr0vyzdeayvcprucun87if">
+      <w:hyperlink w:history="1" r:id="rId3raotop9dk78ef5bd8dzj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what counts as a no-show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Two dimensions at once.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For department against resource type, or a cost
 code against the month, build it in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdptbuuldoirlhg3qtoytnf">
+      <w:hyperlink w:history="1" r:id="rIdwzlte8nnjbv1-u-gfgr-7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the usage report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1535,51 +1535,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlqx5ygeg2q4v8iwmal43c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdthbmjkaexuhsbabw6qmrp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rId-a9svnesypc97yut0c4dw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdykzer4nvevrryovqtpq5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdr0vyzdeayvcprucun87if" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdptbuuldoirlhg3qtoytnf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4541b0f2116204f42b798f4c79408ab7c346e1de.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a7bb5a68f1fcc0e281f5a5f5a2cebd20ac9d1e1c.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdenble3vgbgpruieatiklg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdeoj9w-bnfirkodoehlkgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdkfuugnzplhniyne-wa3xb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdwaztnhgfurtcasvzecggn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rId3raotop9dk78ef5bd8dzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdwzlte8nnjbv1-u-gfgr-7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bce5a40a93c582baf768c384c00ad49812114e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/979fcff2ee9ad9103e4e144da4a19cc35eb0ccdc.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Find a single room's busiest hours</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>