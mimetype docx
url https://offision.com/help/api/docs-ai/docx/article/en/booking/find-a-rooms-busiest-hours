--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdenble3vgbgpruieatiklg">
+      <w:hyperlink w:history="1" r:id="rIdtof5omhajrcbjkbxou9rk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/find-a-rooms-busiest-hours/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking analytics</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the usage page to open when the question is about one
 meeting room rather than about the estate: which hours this room fills, and which
@@ -178,51 +178,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Daily heatmap</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">'s rows are hours of the day, and the filter above it can
 narrow the whole page to a single room. By day of the week, no — the heatmap's
 columns are calendar dates, and nothing in Offision totals usage by weekday.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Narrow it to the room you mean</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The filter strip along the top is the part that makes this page different from
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeoj9w-bnfirkodoehlkgu">
+      <w:hyperlink w:history="1" r:id="rIdnwmzz28cwv6mnwvbyeawf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Resource usage analytics</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, where the
 floor picker scopes only the map and every card beneath it stays estate-wide.
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Here the filter scopes everything</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — each of the seven views redraws for
 whatever set of resources the filter leaves standing.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -976,141 +976,141 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A business-hours percentage.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Percentage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> here is measured against every
 minute of the period, around the clock. The business-hours divisor — booked
 hours over the hours a resource was actually open — is on
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkfuugnzplhniyne-wa3xb">
+      <w:hyperlink w:history="1" r:id="rIdr0oqhmazs-4hzt6br4ht6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Resource usage analytics</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and what
 goes into it is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwaztnhgfurtcasvzecggn">
+      <w:hyperlink w:history="1" r:id="rIdqsjvnh0jrghxi8ltznjyr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a room's usage rate counts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. The two
 pages will disagree about the same room, and that is why.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether anybody turned up.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Every figure here is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">booked</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> time. A room held
 all week and entered by nobody reads as busy — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3raotop9dk78ef5bd8dzj">
+      <w:hyperlink w:history="1" r:id="rIdizsw-avut4rritx6gdrxk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what counts as a no-show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Two dimensions at once.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For department against resource type, or a cost
 code against the month, build it in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwzlte8nnjbv1-u-gfgr-7">
+      <w:hyperlink w:history="1" r:id="rIdd5qxtmaq7afht5vieptkl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the usage report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1535,51 +1535,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdenble3vgbgpruieatiklg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdeoj9w-bnfirkodoehlkgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdkfuugnzplhniyne-wa3xb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdwaztnhgfurtcasvzecggn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rId3raotop9dk78ef5bd8dzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdwzlte8nnjbv1-u-gfgr-7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bce5a40a93c582baf768c384c00ad49812114e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/979fcff2ee9ad9103e4e144da4a19cc35eb0ccdc.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtof5omhajrcbjkbxou9rk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/find-a-rooms-busiest-hours/" TargetMode="External"/><Relationship Id="rIdnwmzz28cwv6mnwvbyeawf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdr0oqhmazs-4hzt6br4ht6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdqsjvnh0jrghxi8ltznjyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdizsw-avut4rritx6gdrxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdd5qxtmaq7afht5vieptkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bce5a40a93c582baf768c384c00ad49812114e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/979fcff2ee9ad9103e4e144da4a19cc35eb0ccdc.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Find a single room's busiest hours</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>