--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwo4phnhbe1zg-uamdtn_s">
+      <w:hyperlink w:history="1" r:id="rId_0u2ba8yvcrqqjljfbtod">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/find-a-booking-on-the-management-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The management calendar draws one period at a time. That is the right shape for
 "what is happening on Tuesday" and the wrong one for "where is the booking
 somebody is emailing me about" — you would have to know the date before you
 could look. Search answers the second question.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -682,51 +682,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">One or more booking states — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkge2qdrycuq97ntrpw9b8">
+            <w:hyperlink w:history="1" r:id="rIdt3zkuhht_z8fbpzohozwj">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What a booking status means</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -835,51 +835,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Take the results away, or put the grid back</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Export</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> beside the count turns exactly these results into a spreadsheet —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjpghdapr5sidmdx03yxl-">
+      <w:hyperlink w:history="1" r:id="rIdpgogeultmkjpxp-goykmq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Export the bookings you are looking at</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Clearing the box returns the calendar to the day it was on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The search is in the address bar</w:t>
@@ -922,84 +922,84 @@
       <w:r>
         <w:t xml:space="preserve"> Search is subject to the same
 permissions as the calendar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visits.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Visitor invitations have a search of their own on the visiting
 calendar — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdez6rcgnw2-ra3k3jzzm57">
+      <w:hyperlink w:history="1" r:id="rIdez35ltq2lx4y5pc95ggyr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a visit on the visiting calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Moving anything.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Results are a list, not a grid; dragging a booking to
 another room is still done on the calendar itself — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduhbufphbdc9prvun1xc1s">
+      <w:hyperlink w:history="1" r:id="rIdfoznu4dn5vnfclrcb-nux">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Move a booking on the management calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1424,51 +1424,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwo4phnhbe1zg-uamdtn_s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdkge2qdrycuq97ntrpw9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdjpghdapr5sidmdx03yxl-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdez6rcgnw2-ra3k3jzzm57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIduhbufphbdc9prvun1xc1s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f081469296dd13ecd5a2cb3e18f4f8f4ef8e927b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7fa50cbe74e5e74576d54b34f1108a198ae8ff6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_0u2ba8yvcrqqjljfbtod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdt3zkuhht_z8fbpzohozwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdpgogeultmkjpxp-goykmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdez35ltq2lx4y5pc95ggyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIdfoznu4dn5vnfclrcb-nux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14055d2c7bca36f2cc292f0059e63567928a247f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6405c38d9b5ce7d2ad18bcb1d00fc8a8e9715858.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Find a booking on the management calendar</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>