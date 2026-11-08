--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_0u2ba8yvcrqqjljfbtod">
+      <w:hyperlink w:history="1" r:id="rIdihguok1zhbmuillhm3mzh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/find-a-booking-on-the-management-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The management calendar draws one period at a time. That is the right shape for
 "what is happening on Tuesday" and the wrong one for "where is the booking
 somebody is emailing me about" — you would have to know the date before you
 could look. Search answers the second question.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -682,51 +682,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">One or more booking states — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdt3zkuhht_z8fbpzohozwj">
+            <w:hyperlink w:history="1" r:id="rIdnnqpyavqvnaluibzlt6vu">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What a booking status means</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -835,51 +835,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Take the results away, or put the grid back</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Export</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> beside the count turns exactly these results into a spreadsheet —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpgogeultmkjpxp-goykmq">
+      <w:hyperlink w:history="1" r:id="rId8erzzrxaoiawmlyntupjb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Export the bookings you are looking at</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Clearing the box returns the calendar to the day it was on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The search is in the address bar</w:t>
@@ -922,84 +922,84 @@
       <w:r>
         <w:t xml:space="preserve"> Search is subject to the same
 permissions as the calendar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visits.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Visitor invitations have a search of their own on the visiting
 calendar — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdez35ltq2lx4y5pc95ggyr">
+      <w:hyperlink w:history="1" r:id="rIdeqsxfujksw57ylb794roq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a visit on the visiting calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Moving anything.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Results are a list, not a grid; dragging a booking to
 another room is still done on the calendar itself — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfoznu4dn5vnfclrcb-nux">
+      <w:hyperlink w:history="1" r:id="rIddsb54vjovc0tn0_ex-m4e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Move a booking on the management calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1424,51 +1424,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_0u2ba8yvcrqqjljfbtod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdt3zkuhht_z8fbpzohozwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rIdpgogeultmkjpxp-goykmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdez35ltq2lx4y5pc95ggyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIdfoznu4dn5vnfclrcb-nux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14055d2c7bca36f2cc292f0059e63567928a247f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6405c38d9b5ce7d2ad18bcb1d00fc8a8e9715858.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdihguok1zhbmuillhm3mzh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdnnqpyavqvnaluibzlt6vu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-status-means/" TargetMode="External"/><Relationship Id="rId8erzzrxaoiawmlyntupjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdeqsxfujksw57ylb794roq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIddsb54vjovc0tn0_ex-m4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14055d2c7bca36f2cc292f0059e63567928a247f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6405c38d9b5ce7d2ad18bcb1d00fc8a8e9715858.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Find a booking on the management calendar</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>