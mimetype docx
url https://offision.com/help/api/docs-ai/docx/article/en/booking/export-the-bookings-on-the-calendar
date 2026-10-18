--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Turn the management calendar's bookings into a spreadsheet: pick a period from a named range, choose the columns — organizer, host, check-in times, your own form fields — see the sheet before you commit, and download it as XLSX, XLS or CSV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-22</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr4k4txoqxh2bs2dunaiam">
+      <w:hyperlink w:history="1" r:id="rIdg__rr2ydhacy3xy53hqbz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/export-the-bookings-on-the-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The analytics pages answer questions about bookings. This one hands you the
 bookings themselves — one row each, the columns you choose — for the finance
 system, the facilities meeting, or somebody who simply wants a list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -143,51 +143,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/calendar (Management calendar)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The dialog has your choices down the left and a live sheet on the right — the
 real columns, with real rows in them, redrawn as you change your mind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is a second way in. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdao5pychs9yzcynafm5gmp">
+      <w:hyperlink w:history="1" r:id="rIdekdmzxxdq7yrj7bbejduf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Search the calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 and an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Export</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> appears beside the result count, opening the same dialog with
 your period, your keyword, your resources and your statuses already applied.
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -372,258 +372,303 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Daily</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Weekly</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Monthly</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> or </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quarterly</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Custom</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — and
-the named ranges under it narrow to the ones that make sense:</w:t>
+        <w:t xml:space="preserve"> — and the named ranges under it narrow to the ones that make sense:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1907"/>
-        <w:gridCol w:w="7453"/>
+        <w:gridCol w:w="1667"/>
+        <w:gridCol w:w="7693"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1907"/>
+            <w:tcW w:type="dxa" w:w="1667"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Grain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7453"/>
+            <w:tcW w:type="dxa" w:w="7693"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Ranges</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1907"/>
+            <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Daily</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7453"/>
+            <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Today, Yesterday, Last 7 days, Last 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1907"/>
+            <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Weekly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7453"/>
+            <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">This week, Last week, Next week</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1907"/>
+            <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7453"/>
+            <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">This month, Last month, Next month</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1907"/>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">This quarter, Last quarter, Next quarter — calendar quarters, January to March and so on</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Custom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7453"/>
+            <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Custom range</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, two dates of your own</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -1104,161 +1149,161 @@
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A feed.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This is a file somebody downloads, not an integration. To keep a
 reporting tool in step, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0zhw0rdey3menpifalhvd">
+      <w:hyperlink w:history="1" r:id="rIdphmj8x0oic5s1rgnowtd_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Get booking and usage data into your BI tool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A whole round trip.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The columns here are a report's, not the import
 template's, so an exported sheet cannot simply be fed back in. The exception is
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Series ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which deliberately carries the import sheet's own header so a
 repeating booking can be exported, edited and imported again — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdttastmmcimkyjny0xmwcd">
+      <w:hyperlink w:history="1" r:id="rIdljhnbvv7_wtj1qzqtbesj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Import bookings from a spreadsheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rates and rankings.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Usage rates, no-show rankings and heat maps are the
 reporting pages' job — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk92x9l5nd0k0lnv-nf3e2">
+      <w:hyperlink w:history="1" r:id="rId83uzdhk9zgeha-ovb57zq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which report answers which question</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visits.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Visitor invitations export from their own calendar — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwakrwlbcvijoobndszeez">
+      <w:hyperlink w:history="1" r:id="rIdl28wm-07udsy9zbu8m-a4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Export the visits you are looking at</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1683,51 +1728,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr4k4txoqxh2bs2dunaiam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdao5pychs9yzcynafm5gmp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId0zhw0rdey3menpifalhvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdttastmmcimkyjny0xmwcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdk92x9l5nd0k0lnv-nf3e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdwakrwlbcvijoobndszeez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9155aa0a707a0940d7416dc66907fdcbacc53db6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6668f0710d152fc9d3c9bcdaa41adcaf168ba156.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg__rr2ydhacy3xy53hqbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdekdmzxxdq7yrj7bbejduf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdphmj8x0oic5s1rgnowtd_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdljhnbvv7_wtj1qzqtbesj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId83uzdhk9zgeha-ovb57zq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdl28wm-07udsy9zbu8m-a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1093f5d12f088f17bf2ea293d9eb7e305dee674.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f4e4d7e8cbeee3ca022d074fd6eeb1f5cde1b35.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Export the bookings you are looking at</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>