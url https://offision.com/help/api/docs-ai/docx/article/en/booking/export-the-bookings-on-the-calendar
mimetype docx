--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg__rr2ydhacy3xy53hqbz">
+      <w:hyperlink w:history="1" r:id="rId2aftumytb2mkeztktpnim">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/export-the-bookings-on-the-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The analytics pages answer questions about bookings. This one hands you the
 bookings themselves — one row each, the columns you choose — for the finance
 system, the facilities meeting, or somebody who simply wants a list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -143,51 +143,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/calendar (Management calendar)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The dialog has your choices down the left and a live sheet on the right — the
 real columns, with real rows in them, redrawn as you change your mind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is a second way in. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdekdmzxxdq7yrj7bbejduf">
+      <w:hyperlink w:history="1" r:id="rIdschtk5b_pht-ntf2taqpq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Search the calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 and an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Export</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> appears beside the result count, opening the same dialog with
 your period, your keyword, your resources and your statuses already applied.
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1149,161 +1149,161 @@
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A feed.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This is a file somebody downloads, not an integration. To keep a
 reporting tool in step, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdphmj8x0oic5s1rgnowtd_">
+      <w:hyperlink w:history="1" r:id="rIdfz1drwksti8wagbfnrzi9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Get booking and usage data into your BI tool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A whole round trip.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The columns here are a report's, not the import
 template's, so an exported sheet cannot simply be fed back in. The exception is
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Series ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which deliberately carries the import sheet's own header so a
 repeating booking can be exported, edited and imported again — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdljhnbvv7_wtj1qzqtbesj">
+      <w:hyperlink w:history="1" r:id="rIdwxbdgix5omnirrpdcw3ah">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Import bookings from a spreadsheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rates and rankings.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Usage rates, no-show rankings and heat maps are the
 reporting pages' job — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId83uzdhk9zgeha-ovb57zq">
+      <w:hyperlink w:history="1" r:id="rIde_ujiiji5azsbdlsruyel">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which report answers which question</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visits.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Visitor invitations export from their own calendar — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl28wm-07udsy9zbu8m-a4">
+      <w:hyperlink w:history="1" r:id="rIdift6ijqy2kg2c3vhshtuy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Export the visits you are looking at</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1728,51 +1728,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg__rr2ydhacy3xy53hqbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdekdmzxxdq7yrj7bbejduf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdphmj8x0oic5s1rgnowtd_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdljhnbvv7_wtj1qzqtbesj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId83uzdhk9zgeha-ovb57zq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdl28wm-07udsy9zbu8m-a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1093f5d12f088f17bf2ea293d9eb7e305dee674.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f4e4d7e8cbeee3ca022d074fd6eeb1f5cde1b35.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2aftumytb2mkeztktpnim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdschtk5b_pht-ntf2taqpq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdfz1drwksti8wagbfnrzi9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdwxbdgix5omnirrpdcw3ah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIde_ujiiji5azsbdlsruyel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdift6ijqy2kg2c3vhshtuy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1093f5d12f088f17bf2ea293d9eb7e305dee674.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f4e4d7e8cbeee3ca022d074fd6eeb1f5cde1b35.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Export the bookings you are looking at</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>