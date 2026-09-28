--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,105 +26,105 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Email your managers a summary of past bookings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Schedule a recurring email that counts the bookings of the past week, fortnight or month — who booked most, which rooms were busiest, how many were never used — and attaches a one-page PDF and a spreadsheet of every booking. About ten minutes, and you can send one immediately to check it arrives.</w:t>
+        <w:t xml:space="preserve">Schedule a recurring email that counts the bookings of the past week, fortnight, month or calendar quarter — who booked most, which rooms were busiest, how many were never used — and attaches a one-page PDF and a spreadsheet of every booking. About ten minutes, and you can send one immediately to check it arrives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4jll9m4_ofw3zhh95h3bl">
+      <w:hyperlink w:history="1" r:id="rIdlhmxrmi1l_gv0yeuguhex">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/email-a-summary-of-past-bookings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The booking module publishes two reports from one page. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking record
 summary</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> looks back — the bookings of the past week, fortnight or month, who
+        <w:t xml:space="preserve"> looks back — the bookings of the past week, fortnight, month or quarter, who
 booked the most, which rooms were busiest, and how many bookings were never
 checked in. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Upcoming booking forecast</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> looks ahead at the bookings already
 on the calendar. Both arrive on a schedule you set, with a one-page PDF and a
 spreadsheet attached.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -212,53 +212,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/email-report (Email report)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A subscription is a standing instruction: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">this report, this often, to these
 people, about these rooms and desks</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. A weekly summary for the facilities lead
-[...1 lines deleted...]
-compromise.</w:t>
+        <w:t xml:space="preserve">. Two audiences means two subscriptions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1981200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="email-report-subscription-list" descr="Every subscription on the page, with its report type, how often it sends and who it goes to." title="Every subscription on the page, with its report type, how often it sends and who it goes to."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -407,52 +405,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Scope</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — under a pill reading </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Active</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Choosing that pill pauses the
 report: it keeps every setting and every recipient and sends nothing until you
-turn it back on, which is how you stop a report for a month without losing who
-it went to.</w:t>
+turn it back on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="email-report-type-and-preview" descr="The Report page: the two cards, and under them the mail this subscription would send." title="The Report page: the two cards, and under them the mail this subscription would send."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -524,343 +521,430 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking record summary</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1411"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4457"/>
+        <w:gridCol w:w="1279"/>
+        <w:gridCol w:w="4040"/>
+        <w:gridCol w:w="4040"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1411"/>
+            <w:tcW w:type="dxa" w:w="1279"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Frequency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3491"/>
+            <w:tcW w:type="dxa" w:w="4040"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Arrives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4457"/>
+            <w:tcW w:type="dxa" w:w="4040"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Covers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1411"/>
+            <w:tcW w:type="dxa" w:w="1279"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Weekly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3491"/>
+            <w:tcW w:type="dxa" w:w="4040"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">day of week</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> you pick</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4457"/>
+            <w:tcW w:type="dxa" w:w="4040"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The past 7 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1411"/>
+            <w:tcW w:type="dxa" w:w="1279"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Every two weeks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3491"/>
+            <w:tcW w:type="dxa" w:w="4040"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">day of week</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> you pick, every second week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4457"/>
+            <w:tcW w:type="dxa" w:w="4040"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The past 14 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1411"/>
+            <w:tcW w:type="dxa" w:w="1279"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3491"/>
+            <w:tcW w:type="dxa" w:w="4040"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">day of month</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> you pick, 1 to 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4457"/>
+            <w:tcW w:type="dxa" w:w="4040"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The past month — one month back from the send date, ending yesterday</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1279"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4040"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">day of month</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> you pick, in January, April, July and October</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4040"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The last full calendar quarter, even from </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Send now</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Daily is not offered for the summary. Sent on the 1st, a monthly summary covers
-the previous calendar month exactly.</w:t>
+        <w:t xml:space="preserve">Daily is not offered for the summary; Quarterly is offered for nothing else.
+Sent on the 1st, a monthly summary covers the previous calendar month exactly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The forecast reads its frequency differently — it also offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Daily</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, and
-only </w:t>
+        <w:t xml:space="preserve">, has no
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quarterly</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and only </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Weekly</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Every two weeks</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> widen the window it covers.
+        <w:t xml:space="preserve"> widen the window it
+covers. A per-room usage rate is </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdjzuggw_gxnaa_qquglshq">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">an export</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2xikaywku0y0jaaq09e65">
+      <w:hyperlink w:history="1" r:id="rIddtwa8gnc_rplhm8ydse07">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Its own article has the table</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Every two weeks starts from the day you create it:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The first send is the first chosen weekday on or after the day the subscription
@@ -916,71 +1000,86 @@
         </w:rPr>
         <w:t xml:space="preserve">Weekly</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Every two weeks</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> refuse to save without a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">day of week</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quarterly</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> without a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">day of month</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The rest of the timing is on </w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Schedule</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, and the four sends listed there are
-[...1 lines deleted...]
-it covers.</w:t>
+        <w:t xml:space="preserve"> lists the next four sends and the period each one covers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2790825"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="email-report-sample-sends" descr="Schedule, with the next four sends and the period each one reports on." title="Schedule, with the next four sends and the period each one reports on."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1227,52 +1326,52 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Goes to N recipients</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> naming the list that survives the manager filter — and
 rebuilds it whenever you change a setting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">No one would receive this report</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> there is the first cause in the list at the
-foot of this page, caught before the first send rather than after it.
+        <w:t xml:space="preserve"> is the first cause at the foot of this page,
+caught before the first send.
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Finish the schedule to see the mail this report sends</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means the schedule is
 still incomplete — a weekly report with no day of week, say.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1286,80 +1385,80 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Send one now to check</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Select the subscription, and choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Send now</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the panel on the right. The
 report goes out immediately, to its real recipients — a live send, not a
-preview. It confirms the report was requested, not that it was delivered, so
-check a recipient's inbox.</w:t>
+preview. It confirms the request, not the delivery, so check a recipient's
+inbox.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What arrives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The email leads with the period it covers, then a headline count of
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">bookings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, with the change against the comparable period — the previous 7,
-14 or 30-odd days. Then:</w:t>
+14, 30-odd or 90-odd days. Then:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bookings per day</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, with the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1467,51 +1566,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Attached</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the two files that ride along</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The forecast is the same layout looking the other way, and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzz1e2jly0xhpsaowujrp8">
+      <w:hyperlink w:history="1" r:id="rId1eyzxpybusk3gocjtsj3b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">its own article describes it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">View bookings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> opens the admin booking calendar with the same period already
 selected.</w:t>
@@ -2362,51 +2461,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4jll9m4_ofw3zhh95h3bl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rId2xikaywku0y0jaaq09e65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdzz1e2jly0xhpsaowujrp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9ee9bf79fe75d75bc9bd7cfc5d9cc8105cb251d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/429a93a937f6cf5e0601c3c29568262e9c613447.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4cce834acfa2465943a52094b3a58f2b2cfbc7f0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/513c72f9fbfd8edafc669cca7c3600cd4b198575.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlhmxrmi1l_gv0yeuguhex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdjzuggw_gxnaa_qquglshq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIddtwa8gnc_rplhm8ydse07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId1eyzxpybusk3gocjtsj3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9ee9bf79fe75d75bc9bd7cfc5d9cc8105cb251d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/429a93a937f6cf5e0601c3c29568262e9c613447.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4cce834acfa2465943a52094b3a58f2b2cfbc7f0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/513c72f9fbfd8edafc669cca7c3600cd4b198575.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Email your managers a summary of past bookings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>