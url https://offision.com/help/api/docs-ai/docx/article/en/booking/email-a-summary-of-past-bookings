--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlhmxrmi1l_gv0yeuguhex">
+      <w:hyperlink w:history="1" r:id="rIdd7g5rrdu8wju1uzsx0_ei">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/email-a-summary-of-past-bookings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The booking module publishes two reports from one page. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking record
 summary</w:t>
@@ -888,63 +888,63 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and only </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Weekly</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Every two weeks</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> widen the window it
 covers. A per-room usage rate is </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjzuggw_gxnaa_qquglshq">
+      <w:hyperlink w:history="1" r:id="rIdjnc3psohm1tbm0-39lstz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">an export</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddtwa8gnc_rplhm8ydse07">
+      <w:hyperlink w:history="1" r:id="rIdk4qfqemwptxxgili1d0vg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Its own article has the table</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Every two weeks starts from the day you create it:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The first send is the first chosen weekday on or after the day the subscription
@@ -1566,51 +1566,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Attached</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the two files that ride along</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The forecast is the same layout looking the other way, and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1eyzxpybusk3gocjtsj3b">
+      <w:hyperlink w:history="1" r:id="rIdk9vie7diezrqfozeerpls">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">its own article describes it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">View bookings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> opens the admin booking calendar with the same period already
 selected.</w:t>
@@ -2461,51 +2461,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlhmxrmi1l_gv0yeuguhex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdjzuggw_gxnaa_qquglshq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIddtwa8gnc_rplhm8ydse07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId1eyzxpybusk3gocjtsj3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9ee9bf79fe75d75bc9bd7cfc5d9cc8105cb251d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/429a93a937f6cf5e0601c3c29568262e9c613447.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4cce834acfa2465943a52094b3a58f2b2cfbc7f0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/513c72f9fbfd8edafc669cca7c3600cd4b198575.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd7g5rrdu8wju1uzsx0_ei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdjnc3psohm1tbm0-39lstz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdk4qfqemwptxxgili1d0vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdk9vie7diezrqfozeerpls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5dd96a523b8448e93098a93b2d86975404c3906.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec8f60062e8957e3b526ed6443cc05d3f20d4236.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e11c011b7798d5e20c1cc76a83d21a8e89657ea2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f0e36e2d6768d9b5fe9921aa02c8d6a2c2d01cb.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Email your managers a summary of past bookings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>