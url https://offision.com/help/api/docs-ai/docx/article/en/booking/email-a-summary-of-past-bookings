--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd7g5rrdu8wju1uzsx0_ei">
+      <w:hyperlink w:history="1" r:id="rIdtlt-zcmgglu4uute51v6y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/email-a-summary-of-past-bookings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The booking module publishes two reports from one page. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking record
 summary</w:t>
@@ -888,63 +888,63 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and only </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Weekly</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Every two weeks</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> widen the window it
 covers. A per-room usage rate is </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjnc3psohm1tbm0-39lstz">
+      <w:hyperlink w:history="1" r:id="rIdwnflhbrkx6ajompudglzs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">an export</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk4qfqemwptxxgili1d0vg">
+      <w:hyperlink w:history="1" r:id="rIdckcrgazogsiqxeehu0ivi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Its own article has the table</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Every two weeks starts from the day you create it:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The first send is the first chosen weekday on or after the day the subscription
@@ -1566,51 +1566,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Attached</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the two files that ride along</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The forecast is the same layout looking the other way, and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk9vie7diezrqfozeerpls">
+      <w:hyperlink w:history="1" r:id="rIdbxx2a5na66gtorts7l9mx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">its own article describes it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">View bookings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> opens the admin booking calendar with the same period already
 selected.</w:t>
@@ -2461,51 +2461,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd7g5rrdu8wju1uzsx0_ei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdjnc3psohm1tbm0-39lstz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdk4qfqemwptxxgili1d0vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdk9vie7diezrqfozeerpls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5dd96a523b8448e93098a93b2d86975404c3906.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec8f60062e8957e3b526ed6443cc05d3f20d4236.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e11c011b7798d5e20c1cc76a83d21a8e89657ea2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f0e36e2d6768d9b5fe9921aa02c8d6a2c2d01cb.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtlt-zcmgglu4uute51v6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdwnflhbrkx6ajompudglzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-last-quarters-room-usage/" TargetMode="External"/><Relationship Id="rIdckcrgazogsiqxeehu0ivi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdbxx2a5na66gtorts7l9mx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5dd96a523b8448e93098a93b2d86975404c3906.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec8f60062e8957e3b526ed6443cc05d3f20d4236.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e11c011b7798d5e20c1cc76a83d21a8e89657ea2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f0e36e2d6768d9b5fe9921aa02c8d6a2c2d01cb.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Email your managers a summary of past bookings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>