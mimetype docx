--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxk0xaqzffvjhlewzxsulr">
+      <w:hyperlink w:history="1" r:id="rIdwp6igkam25zwurdjwxjk2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/combine-rooms-into-one/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A ballroom that divides into three. Two meeting rooms with a folding wall
 between them. A training suite that opens up for the quarterly all-hands — the
 same problem every time: people need to book </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -215,51 +215,51 @@
         <w:t xml:space="preserve">the parts do not block each
 other.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Room A and Room B can be booked by two different teams at the same
 time. All that happens is that nobody can have the whole thing while either is
 in use, which is exactly how a folding wall behaves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need booking management access, and the rooms it will be made of must
 already exist — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdffz8kgdwnmzcqxhogqq25">
+      <w:hyperlink w:history="1" r:id="rIdupx4lp_op2c5oom5v43qu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open Combine rooms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1515,51 +1515,51 @@
       <w:r>
         <w:t xml:space="preserve"> If you only want people to
 find </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">the rooms on floor 3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">the rooms with a projector</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> together, that is
 categories and amenities — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzplnxaobbulanb0qxix7_">
+      <w:hyperlink w:history="1" r:id="rIdkyx-4m9ardcxc0q73axcp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up the categories and amenities people
 filter by</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. A combined room is for a space
 that is genuinely bookable as one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">There is no on/off switch.</w:t>
       </w:r>
       <w:r>
@@ -2002,51 +2002,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxk0xaqzffvjhlewzxsulr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdffz8kgdwnmzcqxhogqq25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdzplnxaobbulanb0qxix7_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/94e458ac12b000c33b1d66f69f82abbbe8e05c6f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48a57cdaed206df9f19a9d87854105e505469809.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e013832dd67dc9d2eb87d14dcb5584a73a36c15b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41d8d5f35bf39855021ddf6103f7551be68b6297.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7eb03ec4e3bbe67c97f6e07f47e143257ed4da3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5deef1d6008183ea155906d6f8e9a920937ea24.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63664d6ad82f9c5cc4165efdff5170496df8b010.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66d15459cb80ffae0f58986ac8298b78c4840da6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2be054d3abf07c73f30b8d3d955e0678ba4e0027.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwp6igkam25zwurdjwxjk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdupx4lp_op2c5oom5v43qu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdkyx-4m9ardcxc0q73axcp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/94e458ac12b000c33b1d66f69f82abbbe8e05c6f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48a57cdaed206df9f19a9d87854105e505469809.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e013832dd67dc9d2eb87d14dcb5584a73a36c15b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41d8d5f35bf39855021ddf6103f7551be68b6297.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7eb03ec4e3bbe67c97f6e07f47e143257ed4da3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5deef1d6008183ea155906d6f8e9a920937ea24.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63664d6ad82f9c5cc4165efdff5170496df8b010.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66d15459cb80ffae0f58986ac8298b78c4840da6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2be054d3abf07c73f30b8d3d955e0678ba4e0027.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Combine two rooms into one bookable room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>