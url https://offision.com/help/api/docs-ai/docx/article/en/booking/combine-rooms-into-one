--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Combine two rooms into one bookable room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Set up a room that is really two or three adjoining rooms with the partition open, so people can book the whole space in one go. Booking the combined room takes its parts with it, and booking a part makes the combined room unavailable.</w:t>
+        <w:t xml:space="preserve">[Map family: shared] Set up a room that is really two or three adjoining rooms with the partition open, so people can book the whole space in one go. Booking the combined room takes its parts with it, and booking a part makes the combined room unavailable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwp6igkam25zwurdjwxjk2">
+      <w:hyperlink w:history="1" r:id="rId8_wpks8wzuoaaf1yu234e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/combine-rooms-into-one/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A ballroom that divides into three. Two meeting rooms with a folding wall
 between them. A training suite that opens up for the quarterly all-hands — the
 same problem every time: people need to book </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">the big space</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sometimes and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -215,51 +223,51 @@
         <w:t xml:space="preserve">the parts do not block each
 other.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Room A and Room B can be booked by two different teams at the same
 time. All that happens is that nobody can have the whole thing while either is
 in use, which is exactly how a folding wall behaves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need booking management access, and the rooms it will be made of must
 already exist — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdupx4lp_op2c5oom5v43qu">
+      <w:hyperlink w:history="1" r:id="rIdc96gt1ryvj6vkkhe1i4ta">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open Combine rooms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -677,53 +685,62 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Capacity is not added up for you.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Two rooms of ten are rarely a room of
 twenty once the wall is folded away and the chairs are re-laid — put in the
 number the space genuinely seats, because that is what people filter on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Give it a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> so it appears on the right floor. It gets no pin on the
-[...1 lines deleted...]
-parts are already drawn there.</w:t>
+        <w:t xml:space="preserve"> for the right floor. Classic uses the constituent rooms rather than a single combined-room point. On Map 2.0, assign the combined resource to its combined-room group using </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdkxuzdf48ycmwxp_a7j8xt">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Assign combined room</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. Separate room objects take their own individual resources; a combined group takes the combined resource.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Category</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Amenities</w:t>
@@ -1515,51 +1532,51 @@
       <w:r>
         <w:t xml:space="preserve"> If you only want people to
 find </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">the rooms on floor 3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">the rooms with a projector</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> together, that is
 categories and amenities — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkyx-4m9ardcxc0q73axcp">
+      <w:hyperlink w:history="1" r:id="rIdifupcwtq4yza2q5l75rys">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up the categories and amenities people
 filter by</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. A combined room is for a space
 that is genuinely bookable as one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">There is no on/off switch.</w:t>
       </w:r>
       <w:r>
@@ -2002,51 +2019,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwp6igkam25zwurdjwxjk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdupx4lp_op2c5oom5v43qu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdkyx-4m9ardcxc0q73axcp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/94e458ac12b000c33b1d66f69f82abbbe8e05c6f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48a57cdaed206df9f19a9d87854105e505469809.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e013832dd67dc9d2eb87d14dcb5584a73a36c15b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41d8d5f35bf39855021ddf6103f7551be68b6297.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7eb03ec4e3bbe67c97f6e07f47e143257ed4da3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5deef1d6008183ea155906d6f8e9a920937ea24.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63664d6ad82f9c5cc4165efdff5170496df8b010.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66d15459cb80ffae0f58986ac8298b78c4840da6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2be054d3abf07c73f30b8d3d955e0678ba4e0027.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8_wpks8wzuoaaf1yu234e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdc96gt1ryvj6vkkhe1i4ta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdkxuzdf48ycmwxp_a7j8xt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdifupcwtq4yza2q5l75rys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2833e54cdd243b6248e615353b5b02ac37ce1d08.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb406277cb870e14703d68c4ad12eb4bf9348227.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52b70164c429b182659b260c100c3944e14afa87.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5deb1ddacb4bbf9d8111549712c657a47e9c28b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ae166e62082b3ee54c7c583ed50d6e55e4747c1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac1623be6ea83c96f9964f5638cb52bb08742f86.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/519eb368134383bcf726c483e87a095e8c5fc9a1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ffbf2256f5b652b7e688110b6fb155a86176f2d.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9229f0f5d84e46dbe5919f6c4d777de273a4fcab.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Combine two rooms into one bookable room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>