--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdde_bu1cutesphoybr9bzp">
+      <w:hyperlink w:history="1" r:id="rIdiekidewr80aeweennfnjp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/colour-code-the-calendar-by-purpose/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody scanning a shared floor wants one thing: which of these is a meeting
 they can interrupt, and which is a client in the building. On a calendar where
 every block is the same colour, the only way to find out is to open them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -154,51 +154,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Before. Nothing here says what kind of meeting anything is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Giving each </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking purpose</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> its own colour fixes that in one pass, and it is
 the only colour setting that reaches a colleague at all — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddcqci9zl4rb8dcfgo0kul">
+      <w:hyperlink w:history="1" r:id="rIdpbt-lfs65yykakadejpna">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What decides how a
 booking looks</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -286,51 +286,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The purposes list. Every row here can be given a card of its own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the list is empty, start at </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjsrdmyxobwhiioacq7ezi">
+      <w:hyperlink w:history="1" r:id="rIdotuddfvnvhurd9ectrw67">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a booking purpose
 changes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — with no purposes, the section you
 are about to use has nothing to offer and its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button stays greyed out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -817,51 +817,51 @@
 Where the purpose replaces the whole booking form, the hint beside </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fields</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 reads </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">From "«form name»"</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and only that form's custom fields are on offer.
 Bookings of that purpose were filled in with that form, so any other field could
 only ever print an empty line. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu4speahgxt1u-rnsnf-ae">
+      <w:hyperlink w:history="1" r:id="rId7aiuyyatjby1ubdo4bdwn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which form a booking
 uses</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1333500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="purpose-colour-from-form-hint" descr="A purpose that swaps the booking form says so, and offers that form's fields only." title="A purpose that swaps the booking form says so, and offers that form's fields only."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1295,51 +1295,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Deliberately not settable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The field tables themselves.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Every field on both screens is listed in the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjatqlbsg_lhecm2avmpou">
+      <w:hyperlink w:history="1" r:id="rIdzgtkatvqbeehnmxnikvgu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">UI customization settings
 reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1765,51 +1765,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdde_bu1cutesphoybr9bzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIddcqci9zl4rb8dcfgo0kul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rIdjsrdmyxobwhiioacq7ezi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rIdu4speahgxt1u-rnsnf-ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdjatqlbsg_lhecm2avmpou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/638d413ba543066d8441a21b61cbac546e6d3eb3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7abdccf287232a88a8169a3f568b5edfcd73b6b0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9519758267612cde4038ba28660f186eee6f30f8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a393491b097a27df0d6ebcb61dd6223e49ba985b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29fcc7398999a5c9b5d91615d3454701e78dc0bf.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d48058bcbb45d976aff8383924732d3c4dd7e7b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3ff5281a1086690e7e7c418ecf23610f26ef270.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a2fd09298b0d5ca86faa42388bb59328ca0bd09.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9c8966f2603769aac3c51a4716de31469b59bdc.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiekidewr80aeweennfnjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdpbt-lfs65yykakadejpna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rIdotuddfvnvhurd9ectrw67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rId7aiuyyatjby1ubdo4bdwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdzgtkatvqbeehnmxnikvgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/638d413ba543066d8441a21b61cbac546e6d3eb3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7abdccf287232a88a8169a3f568b5edfcd73b6b0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9519758267612cde4038ba28660f186eee6f30f8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a393491b097a27df0d6ebcb61dd6223e49ba985b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29fcc7398999a5c9b5d91615d3454701e78dc0bf.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d48058bcbb45d976aff8383924732d3c4dd7e7b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3ff5281a1086690e7e7c418ecf23610f26ef270.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a2fd09298b0d5ca86faa42388bb59328ca0bd09.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9c8966f2603769aac3c51a4716de31469b59bdc.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Colour-code the calendar by booking purpose</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>