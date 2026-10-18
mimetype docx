--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiekidewr80aeweennfnjp">
+      <w:hyperlink w:history="1" r:id="rIdfrptuh3fbwz7pw400ejl9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/colour-code-the-calendar-by-purpose/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody scanning a shared floor wants one thing: which of these is a meeting
 they can interrupt, and which is a client in the building. On a calendar where
 every block is the same colour, the only way to find out is to open them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -154,51 +154,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Before. Nothing here says what kind of meeting anything is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Giving each </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking purpose</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> its own colour fixes that in one pass, and it is
 the only colour setting that reaches a colleague at all — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpbt-lfs65yykakadejpna">
+      <w:hyperlink w:history="1" r:id="rIdkuzjop1_kihugdcmujseo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What decides how a
 booking looks</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -286,51 +286,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The purposes list. Every row here can be given a card of its own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the list is empty, start at </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdotuddfvnvhurd9ectrw67">
+      <w:hyperlink w:history="1" r:id="rId8mubz_9hituhhwrq4yc-j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a booking purpose
 changes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — with no purposes, the section you
 are about to use has nothing to offer and its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button stays greyed out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -817,51 +817,51 @@
 Where the purpose replaces the whole booking form, the hint beside </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fields</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 reads </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">From "«form name»"</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and only that form's custom fields are on offer.
 Bookings of that purpose were filled in with that form, so any other field could
 only ever print an empty line. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7aiuyyatjby1ubdo4bdwn">
+      <w:hyperlink w:history="1" r:id="rIdrxg_bdseaaypjvlcot8il">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which form a booking
 uses</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1333500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="purpose-colour-from-form-hint" descr="A purpose that swaps the booking form says so, and offers that form's fields only." title="A purpose that swaps the booking form says so, and offers that form's fields only."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1295,51 +1295,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Deliberately not settable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The field tables themselves.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Every field on both screens is listed in the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzgtkatvqbeehnmxnikvgu">
+      <w:hyperlink w:history="1" r:id="rIdxuxnuju40kl2iikxdj9po">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">UI customization settings
 reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1765,51 +1765,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiekidewr80aeweennfnjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdpbt-lfs65yykakadejpna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rIdotuddfvnvhurd9ectrw67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rId7aiuyyatjby1ubdo4bdwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdzgtkatvqbeehnmxnikvgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/638d413ba543066d8441a21b61cbac546e6d3eb3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7abdccf287232a88a8169a3f568b5edfcd73b6b0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9519758267612cde4038ba28660f186eee6f30f8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a393491b097a27df0d6ebcb61dd6223e49ba985b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29fcc7398999a5c9b5d91615d3454701e78dc0bf.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d48058bcbb45d976aff8383924732d3c4dd7e7b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3ff5281a1086690e7e7c418ecf23610f26ef270.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a2fd09298b0d5ca86faa42388bb59328ca0bd09.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9c8966f2603769aac3c51a4716de31469b59bdc.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfrptuh3fbwz7pw400ejl9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdkuzjop1_kihugdcmujseo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rId8mubz_9hituhhwrq4yc-j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rIdrxg_bdseaaypjvlcot8il" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdxuxnuju40kl2iikxdj9po" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a5008f7f14f00d20c9ab858b75fca3f2a68faab.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50cb5ffd10020dfdc8344e9d2bc3e27a0423ac0b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5573711c5c85e6b8b1df1d3362b6f31a4294e836.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5317edb6cf4ec8b7dd7d386636e09c15d2ffa06.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e5c297a79f9f3e78686106e8d940c67e4c7f092.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ab0b2eedeb71f878c6aacf580ccd151629f51cc.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ee3084517d5479f433a91544bb1756578b9b3e8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e74ea8631562c51e61e9dd1d6a435e74b8cee53e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8178482dd53f357584363e5688244ee026240b12.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Colour-code the calendar by booking purpose</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>