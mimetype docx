--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfrptuh3fbwz7pw400ejl9">
+      <w:hyperlink w:history="1" r:id="rIdnsycheb-h0rizuv7ewe83">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/colour-code-the-calendar-by-purpose/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody scanning a shared floor wants one thing: which of these is a meeting
 they can interrupt, and which is a client in the building. On a calendar where
 every block is the same colour, the only way to find out is to open them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -154,51 +154,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Before. Nothing here says what kind of meeting anything is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Giving each </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking purpose</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> its own colour fixes that in one pass, and it is
 the only colour setting that reaches a colleague at all — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkuzjop1_kihugdcmujseo">
+      <w:hyperlink w:history="1" r:id="rIdjb07svuz92lqi2plnurwe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What decides how a
 booking looks</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -286,51 +286,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The purposes list. Every row here can be given a card of its own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the list is empty, start at </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8mubz_9hituhhwrq4yc-j">
+      <w:hyperlink w:history="1" r:id="rIdtko6uhvnx48wmik6zx64l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a booking purpose
 changes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — with no purposes, the section you
 are about to use has nothing to offer and its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button stays greyed out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -817,51 +817,51 @@
 Where the purpose replaces the whole booking form, the hint beside </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fields</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 reads </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">From "«form name»"</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and only that form's custom fields are on offer.
 Bookings of that purpose were filled in with that form, so any other field could
 only ever print an empty line. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrxg_bdseaaypjvlcot8il">
+      <w:hyperlink w:history="1" r:id="rId0vgikdd6rhmfcfobzvftq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which form a booking
 uses</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1333500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="purpose-colour-from-form-hint" descr="A purpose that swaps the booking form says so, and offers that form's fields only." title="A purpose that swaps the booking form says so, and offers that form's fields only."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1295,51 +1295,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Deliberately not settable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The field tables themselves.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Every field on both screens is listed in the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxuxnuju40kl2iikxdj9po">
+      <w:hyperlink w:history="1" r:id="rIdqtnyu6gifa33jnon0m8ze">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">UI customization settings
 reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1765,51 +1765,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfrptuh3fbwz7pw400ejl9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdkuzjop1_kihugdcmujseo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rId8mubz_9hituhhwrq4yc-j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rIdrxg_bdseaaypjvlcot8il" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdxuxnuju40kl2iikxdj9po" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a5008f7f14f00d20c9ab858b75fca3f2a68faab.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50cb5ffd10020dfdc8344e9d2bc3e27a0423ac0b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5573711c5c85e6b8b1df1d3362b6f31a4294e836.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5317edb6cf4ec8b7dd7d386636e09c15d2ffa06.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e5c297a79f9f3e78686106e8d940c67e4c7f092.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ab0b2eedeb71f878c6aacf580ccd151629f51cc.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ee3084517d5479f433a91544bb1756578b9b3e8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e74ea8631562c51e61e9dd1d6a435e74b8cee53e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8178482dd53f357584363e5688244ee026240b12.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnsycheb-h0rizuv7ewe83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/colour-code-the-calendar-by-purpose/" TargetMode="External"/><Relationship Id="rIdjb07svuz92lqi2plnurwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-bookings-apart-at-a-glance/" TargetMode="External"/><Relationship Id="rIdtko6uhvnx48wmik6zx64l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-booking-purpose-changes/" TargetMode="External"/><Relationship Id="rId0vgikdd6rhmfcfobzvftq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdqtnyu6gifa33jnon0m8ze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a5008f7f14f00d20c9ab858b75fca3f2a68faab.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50cb5ffd10020dfdc8344e9d2bc3e27a0423ac0b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5573711c5c85e6b8b1df1d3362b6f31a4294e836.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5317edb6cf4ec8b7dd7d386636e09c15d2ffa06.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e5c297a79f9f3e78686106e8d940c67e4c7f092.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ab0b2eedeb71f878c6aacf580ccd151629f51cc.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ee3084517d5479f433a91544bb1756578b9b3e8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e74ea8631562c51e61e9dd1d6a435e74b8cee53e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8178482dd53f357584363e5688244ee026240b12.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Colour-code the calendar by booking purpose</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>