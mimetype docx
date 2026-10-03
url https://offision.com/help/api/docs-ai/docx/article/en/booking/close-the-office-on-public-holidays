--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddw-tftzsd1j6vifnhhenz">
+      <w:hyperlink w:history="1" r:id="rIdx8rowdj1ejrft2mzqaxsy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/close-the-office-on-public-holidays/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4800600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="holiday-closes-the-day" descr="A holiday closes the whole day. The hours drawn on the week timetable for that weekday simply do not apply." title="A holiday closes the whole day. The hours drawn on the week timetable for that weekday simply do not apply."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -143,51 +143,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A holiday closes the whole day. The hours drawn on the week timetable for that weekday simply do not apply.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need a Booking hours schedule already created and attached to your rooms.
 If you have not made one, start from
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmqv_ipqpa9ejx2_e2xyb4">
+      <w:hyperlink w:history="1" r:id="rIdxse3i6_otqlcyl0pdny-f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">limiting booking times to business hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the Holidays page</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Holidays are not a screen of their own — they are a page inside the schedule's
@@ -1077,51 +1077,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Allow booking out of business hours</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> turned off — exactly
 the pairing that makes the week timetable bite.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The two settings only work together:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 With out-of-hours booking still allowed, a holiday changes only what the room
 panel says. The room stays bookable. Setting this up is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId69m43se7tyu6id19lkxph">
+      <w:hyperlink w:history="1" r:id="rIdx7kp8husxdkffmcmul-hm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">step 3 of limiting booking times to business hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Try to book one of the schedule's rooms on a holiday you just added. The booking
@@ -1211,51 +1211,51 @@
 each on its own screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Suggested time slots.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Suggestions are weekday hints and are shown on a
 holiday too. Only real bookings are refused. Fixed time slots do respect
 holidays — a closed day offers no slots at all, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiwtlkpmeyixzi67kuslac">
+      <w:hyperlink w:history="1" r:id="rIdz1kwyz8cs-bm2yikvg0j6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">restricting bookings to fixed time slots</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1711,51 +1711,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddw-tftzsd1j6vifnhhenz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdmqv_ipqpa9ejx2_e2xyb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId69m43se7tyu6id19lkxph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdiwtlkpmeyixzi67kuslac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cfd38358b54609946ebbcb86c66e03d12e2470a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a598d5324c393cf1514852a412f0fc0c6e483b7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d21948a1131e47743a04b9f8803c82d5462ac463.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e180c74214cd084a0557a1f4fe42ab207c7970a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6260da148e3b6606917e4077736cdda767cae7fc.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63cdb10100500fc466d9110da3e18f9c91a1d1d6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx8rowdj1ejrft2mzqaxsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdxse3i6_otqlcyl0pdny-f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdx7kp8husxdkffmcmul-hm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdz1kwyz8cs-bm2yikvg0j6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cfd38358b54609946ebbcb86c66e03d12e2470a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a598d5324c393cf1514852a412f0fc0c6e483b7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d21948a1131e47743a04b9f8803c82d5462ac463.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e180c74214cd084a0557a1f4fe42ab207c7970a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6260da148e3b6606917e4077736cdda767cae7fc.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63cdb10100500fc466d9110da3e18f9c91a1d1d6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Close the office on public holidays</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>