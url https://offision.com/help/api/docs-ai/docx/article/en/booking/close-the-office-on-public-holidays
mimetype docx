--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx8rowdj1ejrft2mzqaxsy">
+      <w:hyperlink w:history="1" r:id="rIdn-lzv171muargtondwhsg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/close-the-office-on-public-holidays/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4800600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="holiday-closes-the-day" descr="A holiday closes the whole day. The hours drawn on the week timetable for that weekday simply do not apply." title="A holiday closes the whole day. The hours drawn on the week timetable for that weekday simply do not apply."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -143,51 +143,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A holiday closes the whole day. The hours drawn on the week timetable for that weekday simply do not apply.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need a Booking hours schedule already created and attached to your rooms.
 If you have not made one, start from
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxse3i6_otqlcyl0pdny-f">
+      <w:hyperlink w:history="1" r:id="rId8muzesrgw-5xwg6bu9vr-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">limiting booking times to business hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the Holidays page</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Holidays are not a screen of their own — they are a page inside the schedule's
@@ -1077,51 +1077,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Allow booking out of business hours</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> turned off — exactly
 the pairing that makes the week timetable bite.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The two settings only work together:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 With out-of-hours booking still allowed, a holiday changes only what the room
 panel says. The room stays bookable. Setting this up is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx7kp8husxdkffmcmul-hm">
+      <w:hyperlink w:history="1" r:id="rIdtvtosrpx3na49uqbqyu6l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">step 3 of limiting booking times to business hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Try to book one of the schedule's rooms on a holiday you just added. The booking
@@ -1211,51 +1211,51 @@
 each on its own screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Suggested time slots.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Suggestions are weekday hints and are shown on a
 holiday too. Only real bookings are refused. Fixed time slots do respect
 holidays — a closed day offers no slots at all, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz1kwyz8cs-bm2yikvg0j6">
+      <w:hyperlink w:history="1" r:id="rIdtxpff1helmaycunmygtxl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">restricting bookings to fixed time slots</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1711,51 +1711,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx8rowdj1ejrft2mzqaxsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdxse3i6_otqlcyl0pdny-f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdx7kp8husxdkffmcmul-hm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdz1kwyz8cs-bm2yikvg0j6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cfd38358b54609946ebbcb86c66e03d12e2470a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a598d5324c393cf1514852a412f0fc0c6e483b7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d21948a1131e47743a04b9f8803c82d5462ac463.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e180c74214cd084a0557a1f4fe42ab207c7970a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6260da148e3b6606917e4077736cdda767cae7fc.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63cdb10100500fc466d9110da3e18f9c91a1d1d6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn-lzv171muargtondwhsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rId8muzesrgw-5xwg6bu9vr-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdtvtosrpx3na49uqbqyu6l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdtxpff1helmaycunmygtxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8065228b5035c3dcb8f7c8783a1dc8faf3554fc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/711b98d85c30c1333bf549172be80b49e9bc5a05.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d6bfb595aeb09ae00e04e92dce07b49096195cd.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29036e9e3fb318aaee3af760977488750eb69327.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/316fb08e7c16aedf6fe721513aacc5c4f31f5df1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e9112e58e3e1d2557a3de20107165d63a3272a11.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Close the office on public holidays</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>