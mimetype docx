--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,100 +52,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1xnvrdhrwfujkg8swjply">
+      <w:hyperlink w:history="1" r:id="rIdmg7jhx8zg6grzjonx1zkc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/choose-which-booking-emails-go-out/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 These switches live on a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and a policy is shared by every
 resource pointing at it. A floor of meeting rooms and a floor of desks want
 opposite answers to most of what is below, so give them separate policies before
 you start rather than compromising on one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Know what each mail is and who receives it first —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmesu5sabyrvbxqtkj9w39">
+      <w:hyperlink w:history="1" r:id="rIdjlvzg5axhklevnmcx1tk_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What Offision emails when someone books</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the policy and find the Email section</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open </w:t>
@@ -368,51 +368,51 @@
         <w:t xml:space="preserve"> is on unless you turn it off, and
 sends </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking approved</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking rejected</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> once somebody decides. It only
 means anything on a policy that
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwz8p9km0qsvbxcvrpewwn">
+      <w:hyperlink w:history="1" r:id="rIdmek2ln87cs96tled09psp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">requires approval</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> in the first
 place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The one reason to turn it off: where the room is an integrated mailbox, the room's
 own calendar reply already tells the organiser the answer, and two messages
 saying the same thing is worse than one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -438,51 +438,51 @@
 nothing else — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">a room booking always carries the calendar invitation and this
 does not change that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leave it on where people plan their week around a desk and want it in their
 calendar. Turn it off where they book one every morning, since a month of desk
 bookings arriving as calendar entries buries everything else. The desk floor's
 full set of settings is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdagfp5lz2h3kmanq1jvrbz">
+      <w:hyperlink w:history="1" r:id="rIdjgvwbbgyqf2rb1ur31mf-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the rules a hot-desk floor needs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3543300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-email-ics-switch" descr="The .ics switch names Desk and Equipment because rooms are never affected by it." title="The .ics switch names Desk and Equipment because rooms are never affected by it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -666,51 +666,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Decide how loudly a closure is announced</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Out of service notification</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, three switches decide whether the people
 who already booked are emailed when the resource is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddj9lutr2d-8hu9pldvfcm">
+      <w:hyperlink w:history="1" r:id="rIduwouzxzy2wforhjtubfap">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">taken out of service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — when a closure is
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">created</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -881,211 +881,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cancel the booking and confirm the cancellations arrive too — that is the half
 people forget to test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the calendar invitation is not visible as an attached file, that is expected on
 most sites and not a fault:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeecyqrdyk_e-rbbojxr-o">
+      <w:hyperlink w:history="1" r:id="rIdkuyr9qncr-5ea1yvgloyu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the invitation is usually not a file</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What the mail says.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Subjects and body text are set once for the whole site,
 under </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgkg6ia18vtyigiscjqabk">
+      <w:hyperlink w:history="1" r:id="rIdtp0munqgepyxrbupsaoyq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the wording of an Offision email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reminders.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The mail sent before a booking starts, or when it is about to be
 released for a no-show, is switched on the booking settings page and applies to
-the whole site rather than to a policy.</w:t>
+the whole site rather than to a policy — </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdpva56pxsslyfs3b2-25bs">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reminders</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approval requests.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The mail asking an approver to decide is part of
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbdbd9rqeaxgfhydofchgi">
+      <w:hyperlink w:history="1" r:id="rIdpujghrm2lwlsskav8lqii">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">requiring approval</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">; only the
 result mail is on this page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The forecast digest.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A scheduled summary for managers is a subscription of
 its own — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl7k0x7quty82tyemg4mdv">
+      <w:hyperlink w:history="1" r:id="rIdgivor8om5iwk9bf0y4esn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Email your managers a forecast of upcoming bookings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether mail leaves the building.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The sender, and whether the invitation
 arrives as a file, are set under
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf_vctxxvoqbg09qnfmfwb">
+      <w:hyperlink w:history="1" r:id="rIdodpzn70subjhsjernmhjp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Send email from your own address</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1510,51 +1521,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1xnvrdhrwfujkg8swjply" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdmesu5sabyrvbxqtkj9w39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdwz8p9km0qsvbxcvrpewwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdagfp5lz2h3kmanq1jvrbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIddj9lutr2d-8hu9pldvfcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdeecyqrdyk_e-rbbojxr-o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdgkg6ia18vtyigiscjqabk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdbdbd9rqeaxgfhydofchgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdl7k0x7quty82tyemg4mdv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdf_vctxxvoqbg09qnfmfwb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4992922e54ff34774720c09427e458c22ad9391.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1ae5713d4daf80f469ac5dd440ba72311b3ae70.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5a8d7f00f23518a702b23bc93a81d9a655434fa.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4f968cea2b41e8bcd3f2bee63deb59ddc9c9e1ac.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmg7jhx8zg6grzjonx1zkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdjlvzg5axhklevnmcx1tk_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdmek2ln87cs96tled09psp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdjgvwbbgyqf2rb1ur31mf-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIduwouzxzy2wforhjtubfap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdkuyr9qncr-5ea1yvgloyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdtp0munqgepyxrbupsaoyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdpva56pxsslyfs3b2-25bs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdpujghrm2lwlsskav8lqii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdgivor8om5iwk9bf0y4esn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdodpzn70subjhsjernmhjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b0525c55f509ab07a558bf5379d8ca0a611940d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c0653b9788f28f267142ce55e184fc7cfeee49c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b083186ab0e4f7967234860127b988bc4669099e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b36fa63f81dc5474171369873f3968e67e309b5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Choose which booking emails go out</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>