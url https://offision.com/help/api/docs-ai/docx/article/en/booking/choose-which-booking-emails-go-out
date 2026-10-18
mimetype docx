--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,100 +52,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmg7jhx8zg6grzjonx1zkc">
+      <w:hyperlink w:history="1" r:id="rIdi2nlcoggjmzauwzg7zbkk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/choose-which-booking-emails-go-out/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 These switches live on a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and a policy is shared by every
 resource pointing at it. A floor of meeting rooms and a floor of desks want
 opposite answers to most of what is below, so give them separate policies before
 you start rather than compromising on one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Know what each mail is and who receives it first —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjlvzg5axhklevnmcx1tk_">
+      <w:hyperlink w:history="1" r:id="rIddks0wlovlooefqs5gan98">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What Offision emails when someone books</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the policy and find the Email section</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open </w:t>
@@ -368,51 +368,51 @@
         <w:t xml:space="preserve"> is on unless you turn it off, and
 sends </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking approved</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking rejected</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> once somebody decides. It only
 means anything on a policy that
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmek2ln87cs96tled09psp">
+      <w:hyperlink w:history="1" r:id="rIdycpu_sxjxjmi7j-tbse_f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">requires approval</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> in the first
 place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The one reason to turn it off: where the room is an integrated mailbox, the room's
 own calendar reply already tells the organiser the answer, and two messages
 saying the same thing is worse than one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -438,51 +438,51 @@
 nothing else — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">a room booking always carries the calendar invitation and this
 does not change that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leave it on where people plan their week around a desk and want it in their
 calendar. Turn it off where they book one every morning, since a month of desk
 bookings arriving as calendar entries buries everything else. The desk floor's
 full set of settings is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjgvwbbgyqf2rb1ur31mf-">
+      <w:hyperlink w:history="1" r:id="rId_aakt-a6rsaafknxwrqrj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the rules a hot-desk floor needs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3543300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-email-ics-switch" descr="The .ics switch names Desk and Equipment because rooms are never affected by it." title="The .ics switch names Desk and Equipment because rooms are never affected by it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -666,51 +666,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Decide how loudly a closure is announced</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Out of service notification</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, three switches decide whether the people
 who already booked are emailed when the resource is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduwouzxzy2wforhjtubfap">
+      <w:hyperlink w:history="1" r:id="rIdue4gehw3vmiz0p5wwrloy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">taken out of service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — when a closure is
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">created</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -881,222 +881,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cancel the booking and confirm the cancellations arrive too — that is the half
 people forget to test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the calendar invitation is not visible as an attached file, that is expected on
 most sites and not a fault:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkuyr9qncr-5ea1yvgloyu">
+      <w:hyperlink w:history="1" r:id="rIdxwwnxy9zfrqhecbi-z02w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the invitation is usually not a file</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What the mail says.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Subjects and body text are set once for the whole site,
 under </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtp0munqgepyxrbupsaoyq">
+      <w:hyperlink w:history="1" r:id="rIdtnen0ewoqdaa2zyoldyxn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the wording of an Offision email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reminders.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The mail sent before a booking starts, or when it is about to be
 released for a no-show, is switched on the booking settings page and applies to
 the whole site rather than to a policy — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpva56pxsslyfs3b2-25bs">
+      <w:hyperlink w:history="1" r:id="rIdd5oqmnq2tgd7xtnvd2mmh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reminders</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approval requests.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The mail asking an approver to decide is part of
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpujghrm2lwlsskav8lqii">
+      <w:hyperlink w:history="1" r:id="rIdijuiuenejsqou9mlw9x8d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">requiring approval</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">; only the
 result mail is on this page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The forecast digest.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A scheduled summary for managers is a subscription of
 its own — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgivor8om5iwk9bf0y4esn">
+      <w:hyperlink w:history="1" r:id="rIdfz0-i3ohm_pmvmz7fout_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Email your managers a forecast of upcoming bookings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether mail leaves the building.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The sender, and whether the invitation
 arrives as a file, are set under
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdodpzn70subjhsjernmhjp">
+      <w:hyperlink w:history="1" r:id="rIdimot7hfmh8ivsc9bbad-h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Send email from your own address</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1521,51 +1521,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmg7jhx8zg6grzjonx1zkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdjlvzg5axhklevnmcx1tk_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdmek2ln87cs96tled09psp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdjgvwbbgyqf2rb1ur31mf-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIduwouzxzy2wforhjtubfap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdkuyr9qncr-5ea1yvgloyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdtp0munqgepyxrbupsaoyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdpva56pxsslyfs3b2-25bs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdpujghrm2lwlsskav8lqii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdgivor8om5iwk9bf0y4esn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdodpzn70subjhsjernmhjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b0525c55f509ab07a558bf5379d8ca0a611940d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c0653b9788f28f267142ce55e184fc7cfeee49c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b083186ab0e4f7967234860127b988bc4669099e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b36fa63f81dc5474171369873f3968e67e309b5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi2nlcoggjmzauwzg7zbkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIddks0wlovlooefqs5gan98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdycpu_sxjxjmi7j-tbse_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId_aakt-a6rsaafknxwrqrj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdue4gehw3vmiz0p5wwrloy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdxwwnxy9zfrqhecbi-z02w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdtnen0ewoqdaa2zyoldyxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdd5oqmnq2tgd7xtnvd2mmh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdijuiuenejsqou9mlw9x8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdfz0-i3ohm_pmvmz7fout_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdimot7hfmh8ivsc9bbad-h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56ba43917b3ebc0a961fd7fc6bbba46df7eb264b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7002698d2ff13165c8449efee187412a9981cf38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0446e8b6b792bd5a5d7a981f85ccd66db0c06ac0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/843c64a6faf7d95efb06d5ab1ace8e3418d4f887.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Choose which booking emails go out</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>