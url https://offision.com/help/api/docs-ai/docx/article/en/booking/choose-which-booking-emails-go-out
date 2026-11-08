--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,100 +52,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi2nlcoggjmzauwzg7zbkk">
+      <w:hyperlink w:history="1" r:id="rId43-qfqhs-vzbxrf5eusfp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/choose-which-booking-emails-go-out/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 These switches live on a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and a policy is shared by every
 resource pointing at it. A floor of meeting rooms and a floor of desks want
 opposite answers to most of what is below, so give them separate policies before
 you start rather than compromising on one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Know what each mail is and who receives it first —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddks0wlovlooefqs5gan98">
+      <w:hyperlink w:history="1" r:id="rIdxx2edid4ea-x8m3pfyyhr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What Offision emails when someone books</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the policy and find the Email section</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open </w:t>
@@ -368,51 +368,51 @@
         <w:t xml:space="preserve"> is on unless you turn it off, and
 sends </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking approved</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking rejected</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> once somebody decides. It only
 means anything on a policy that
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdycpu_sxjxjmi7j-tbse_f">
+      <w:hyperlink w:history="1" r:id="rIdf_cmpn88tmyg0upeke3ez">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">requires approval</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> in the first
 place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The one reason to turn it off: where the room is an integrated mailbox, the room's
 own calendar reply already tells the organiser the answer, and two messages
 saying the same thing is worse than one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -438,51 +438,51 @@
 nothing else — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">a room booking always carries the calendar invitation and this
 does not change that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leave it on where people plan their week around a desk and want it in their
 calendar. Turn it off where they book one every morning, since a month of desk
 bookings arriving as calendar entries buries everything else. The desk floor's
 full set of settings is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_aakt-a6rsaafknxwrqrj">
+      <w:hyperlink w:history="1" r:id="rIdcujrchhvkneb5kbo5rgzp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the rules a hot-desk floor needs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3543300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-email-ics-switch" descr="The .ics switch names Desk and Equipment because rooms are never affected by it." title="The .ics switch names Desk and Equipment because rooms are never affected by it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -666,51 +666,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Decide how loudly a closure is announced</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Out of service notification</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, three switches decide whether the people
 who already booked are emailed when the resource is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdue4gehw3vmiz0p5wwrloy">
+      <w:hyperlink w:history="1" r:id="rIdbr6hebfgqhos0ul-ghdtr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">taken out of service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — when a closure is
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">created</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -881,222 +881,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cancel the booking and confirm the cancellations arrive too — that is the half
 people forget to test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the calendar invitation is not visible as an attached file, that is expected on
 most sites and not a fault:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxwwnxy9zfrqhecbi-z02w">
+      <w:hyperlink w:history="1" r:id="rIdxeoy6wxxtfqkizsj8as57">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the invitation is usually not a file</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What the mail says.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Subjects and body text are set once for the whole site,
 under </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtnen0ewoqdaa2zyoldyxn">
+      <w:hyperlink w:history="1" r:id="rId6bie1-nbquybq6objnxvo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the wording of an Offision email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reminders.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The mail sent before a booking starts, or when it is about to be
 released for a no-show, is switched on the booking settings page and applies to
 the whole site rather than to a policy — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd5oqmnq2tgd7xtnvd2mmh">
+      <w:hyperlink w:history="1" r:id="rIdrv531er6vfxhlwcm3trl4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reminders</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approval requests.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The mail asking an approver to decide is part of
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdijuiuenejsqou9mlw9x8d">
+      <w:hyperlink w:history="1" r:id="rId7n5_y_povnubilnxa-usb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">requiring approval</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">; only the
 result mail is on this page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The forecast digest.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A scheduled summary for managers is a subscription of
 its own — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfz0-i3ohm_pmvmz7fout_">
+      <w:hyperlink w:history="1" r:id="rId81k1cjcubgecy-uoeruvo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Email your managers a forecast of upcoming bookings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether mail leaves the building.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The sender, and whether the invitation
 arrives as a file, are set under
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdimot7hfmh8ivsc9bbad-h">
+      <w:hyperlink w:history="1" r:id="rIdmwajjhg3snqftafdoqkzv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Send email from your own address</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1521,51 +1521,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi2nlcoggjmzauwzg7zbkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIddks0wlovlooefqs5gan98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdycpu_sxjxjmi7j-tbse_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId_aakt-a6rsaafknxwrqrj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdue4gehw3vmiz0p5wwrloy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdxwwnxy9zfrqhecbi-z02w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdtnen0ewoqdaa2zyoldyxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdd5oqmnq2tgd7xtnvd2mmh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdijuiuenejsqou9mlw9x8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdfz0-i3ohm_pmvmz7fout_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdimot7hfmh8ivsc9bbad-h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56ba43917b3ebc0a961fd7fc6bbba46df7eb264b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7002698d2ff13165c8449efee187412a9981cf38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0446e8b6b792bd5a5d7a981f85ccd66db0c06ac0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/843c64a6faf7d95efb06d5ab1ace8e3418d4f887.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId43-qfqhs-vzbxrf5eusfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/choose-which-booking-emails-go-out/" TargetMode="External"/><Relationship Id="rIdxx2edid4ea-x8m3pfyyhr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rIdf_cmpn88tmyg0upeke3ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdcujrchhvkneb5kbo5rgzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdbr6hebfgqhos0ul-ghdtr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdxeoy6wxxtfqkizsj8as57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-offision-emails-when-someone-books/" TargetMode="External"/><Relationship Id="rId6bie1-nbquybq6objnxvo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdrv531er6vfxhlwcm3trl4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId7n5_y_povnubilnxa-usb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rId81k1cjcubgecy-uoeruvo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rIdmwajjhg3snqftafdoqkzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56ba43917b3ebc0a961fd7fc6bbba46df7eb264b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7002698d2ff13165c8449efee187412a9981cf38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0446e8b6b792bd5a5d7a981f85ccd66db0c06ac0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/843c64a6faf7d95efb06d5ab1ace8e3418d4f887.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Choose which booking emails go out</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>