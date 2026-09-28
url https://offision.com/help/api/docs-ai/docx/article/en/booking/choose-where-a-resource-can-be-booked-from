--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjd3xj2ie8mcg_8rubm6vv">
+      <w:hyperlink w:history="1" r:id="rIdlzcd9z8xpnxnode9ra4lg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/choose-where-a-resource-can-be-booked-from/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every booking is created from one of three places: the admin console, the User
 Portal, or a panel on a wall. The policy decides which of the three a resource
 will accept, and it is the answer to a family of questions that sound different
 and are the same one — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -551,51 +551,51 @@
       <w:r>
         <w:t xml:space="preserve"> Switch off the admin console
 or the User Portal and the resource stops appearing on that surface — it is
 absent from the list rather than greyed out. Switch off the panel and the
 resource is still on the panel's screen; the refusal comes when somebody tries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Skip user verification in booking panel is not a fourth channel:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 It sits under the panel toggle and reads like a lock, but it only decides whether
 the panel asks who is booking before it books. It never restricts a channel. Every
 field on this page is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtms--zlvixdgadkg5kiia">
+      <w:hyperlink w:history="1" r:id="rIdyoozcemreqvn2ght6ynw_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Bookable only from the app</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Turn </w:t>
@@ -993,51 +993,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">GPS will not do this job:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require GPS check-in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> applies to checking in, checking out and extending. It
 is not consulted when a booking is created, so it will not stop a remote scan
 taking a desk. The IP restriction is the lever that does — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId64l8-resatl9x1spk177-">
+      <w:hyperlink w:history="1" r:id="rIdr_w1auauqv26dm2_iplhx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in by QR code, and proving you are there</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Walk-in Only also does not hide the resource everywhere. It disappears from the
 booking form, but stays on the resource calendar carrying a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Walk-in only</w:t>
@@ -1339,149 +1339,149 @@
       <w:r>
         <w:t xml:space="preserve"> That is team space, set on the resource — a channel
 toggle decides </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">from where</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, never </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">by whom</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdplfqmscdyvyhur7wi_fu-">
+      <w:hyperlink w:history="1" r:id="rIdiuykmty48ywi7ungpd1pn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the booking is shaped legally</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the window, the duration, all-day,
 recurrence, business hours. Those are the rest of the policy:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdobnmxkhtenhjefd_zjiqx">
+      <w:hyperlink w:history="1" r:id="rIdnxr-qx-eeq3ree9bmvetl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check-in.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A scan that checks somebody into a booking they already have is
 not a booking, and none of these toggles touch it. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr-0yrgjpmywlh8fz2ojk4">
+      <w:hyperlink w:history="1" r:id="rIdxk2oxdh8socyvnj0ug-mn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The sticker itself</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — printing it, placing it and reissuing a code that has
 been photographed: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf-iuzsqennimplmfhlezs">
+      <w:hyperlink w:history="1" r:id="rIdol3osghkzqwn6ggjpar_v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Print and put up resource stickers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1937,51 +1937,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjd3xj2ie8mcg_8rubm6vv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdtms--zlvixdgadkg5kiia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId64l8-resatl9x1spk177-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdplfqmscdyvyhur7wi_fu-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdobnmxkhtenhjefd_zjiqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdr-0yrgjpmywlh8fz2ojk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdf-iuzsqennimplmfhlezs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33c24a19dd5eb95506acedb33b5632fdce994e41.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48e207ef5d5dbea7870cae606edd2453950f7e64.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3990eea9bf1908c5a802f35aef74e903d55283d9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlzcd9z8xpnxnode9ra4lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdyoozcemreqvn2ght6ynw_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdr_w1auauqv26dm2_iplhx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdiuykmty48ywi7ungpd1pn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdnxr-qx-eeq3ree9bmvetl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdxk2oxdh8socyvnj0ug-mn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdol3osghkzqwn6ggjpar_v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf1012d2a078f77853a72e00a090954a435e7a3f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a42394bceb5aa366d091ae282772278853690977.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77db137f03b280f0e616cc7e50521fd0a2954b37.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Choose where a resource can be booked from</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>