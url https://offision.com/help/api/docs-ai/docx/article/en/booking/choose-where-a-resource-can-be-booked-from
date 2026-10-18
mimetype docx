--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlzcd9z8xpnxnode9ra4lg">
+      <w:hyperlink w:history="1" r:id="rIdxmt5cgrbckj6mjofp7jgb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/choose-where-a-resource-can-be-booked-from/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every booking is created from one of three places: the admin console, the User
 Portal, or a panel on a wall. The policy decides which of the three a resource
 will accept, and it is the answer to a family of questions that sound different
 and are the same one — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -551,51 +551,51 @@
       <w:r>
         <w:t xml:space="preserve"> Switch off the admin console
 or the User Portal and the resource stops appearing on that surface — it is
 absent from the list rather than greyed out. Switch off the panel and the
 resource is still on the panel's screen; the refusal comes when somebody tries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Skip user verification in booking panel is not a fourth channel:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 It sits under the panel toggle and reads like a lock, but it only decides whether
 the panel asks who is booking before it books. It never restricts a channel. Every
 field on this page is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyoozcemreqvn2ght6ynw_">
+      <w:hyperlink w:history="1" r:id="rIdm7dofhmk-aq9ur9u73sgw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Bookable only from the app</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Turn </w:t>
@@ -993,51 +993,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">GPS will not do this job:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require GPS check-in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> applies to checking in, checking out and extending. It
 is not consulted when a booking is created, so it will not stop a remote scan
 taking a desk. The IP restriction is the lever that does — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr_w1auauqv26dm2_iplhx">
+      <w:hyperlink w:history="1" r:id="rIdnuwyqrueejuzha1ekzn-i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in by QR code, and proving you are there</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Walk-in Only also does not hide the resource everywhere. It disappears from the
 booking form, but stays on the resource calendar carrying a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Walk-in only</w:t>
@@ -1339,149 +1339,149 @@
       <w:r>
         <w:t xml:space="preserve"> That is team space, set on the resource — a channel
 toggle decides </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">from where</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, never </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">by whom</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiuykmty48ywi7ungpd1pn">
+      <w:hyperlink w:history="1" r:id="rIdyd518jcaysrhjniofsgzy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the booking is shaped legally</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the window, the duration, all-day,
 recurrence, business hours. Those are the rest of the policy:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnxr-qx-eeq3ree9bmvetl">
+      <w:hyperlink w:history="1" r:id="rIdfy-r_yxmbhymi-zjodvvh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check-in.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A scan that checks somebody into a booking they already have is
 not a booking, and none of these toggles touch it. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxk2oxdh8socyvnj0ug-mn">
+      <w:hyperlink w:history="1" r:id="rIdrqycoxqb5tp0bfw32iujl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The sticker itself</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — printing it, placing it and reissuing a code that has
 been photographed: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdol3osghkzqwn6ggjpar_v">
+      <w:hyperlink w:history="1" r:id="rIdgcsrlzgudzdfr32jcydfc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Print and put up resource stickers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1937,51 +1937,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlzcd9z8xpnxnode9ra4lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdyoozcemreqvn2ght6ynw_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdr_w1auauqv26dm2_iplhx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdiuykmty48ywi7ungpd1pn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdnxr-qx-eeq3ree9bmvetl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdxk2oxdh8socyvnj0ug-mn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdol3osghkzqwn6ggjpar_v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf1012d2a078f77853a72e00a090954a435e7a3f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a42394bceb5aa366d091ae282772278853690977.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77db137f03b280f0e616cc7e50521fd0a2954b37.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxmt5cgrbckj6mjofp7jgb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdm7dofhmk-aq9ur9u73sgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdnuwyqrueejuzha1ekzn-i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdyd518jcaysrhjniofsgzy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdfy-r_yxmbhymi-zjodvvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdrqycoxqb5tp0bfw32iujl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdgcsrlzgudzdfr32jcydfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdf259a4258fe91a6c73598ec887572be3382c82.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1cef892f425de9c4b7cfe21a0e6ab01aa1ee5125.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d372ad6095235e33a41a45296054078811f9d53.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Choose where a resource can be booked from</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>