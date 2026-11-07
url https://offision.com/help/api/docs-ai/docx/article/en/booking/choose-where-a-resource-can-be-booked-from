--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxmt5cgrbckj6mjofp7jgb">
+      <w:hyperlink w:history="1" r:id="rId8ffij53wym1nleu0agtkb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/choose-where-a-resource-can-be-booked-from/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every booking is created from one of three places: the admin console, the User
 Portal, or a panel on a wall. The policy decides which of the three a resource
 will accept, and it is the answer to a family of questions that sound different
 and are the same one — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -551,51 +551,51 @@
       <w:r>
         <w:t xml:space="preserve"> Switch off the admin console
 or the User Portal and the resource stops appearing on that surface — it is
 absent from the list rather than greyed out. Switch off the panel and the
 resource is still on the panel's screen; the refusal comes when somebody tries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Skip user verification in booking panel is not a fourth channel:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 It sits under the panel toggle and reads like a lock, but it only decides whether
 the panel asks who is booking before it books. It never restricts a channel. Every
 field on this page is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm7dofhmk-aq9ur9u73sgw">
+      <w:hyperlink w:history="1" r:id="rIdutxns65dbaoodo8irmzrb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Bookable only from the app</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Turn </w:t>
@@ -993,51 +993,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">GPS will not do this job:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require GPS check-in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> applies to checking in, checking out and extending. It
 is not consulted when a booking is created, so it will not stop a remote scan
 taking a desk. The IP restriction is the lever that does — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnuwyqrueejuzha1ekzn-i">
+      <w:hyperlink w:history="1" r:id="rId2xufczuwzmwfptaq9r347">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in by QR code, and proving you are there</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Walk-in Only also does not hide the resource everywhere. It disappears from the
 booking form, but stays on the resource calendar carrying a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Walk-in only</w:t>
@@ -1339,149 +1339,149 @@
       <w:r>
         <w:t xml:space="preserve"> That is team space, set on the resource — a channel
 toggle decides </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">from where</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, never </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">by whom</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyd518jcaysrhjniofsgzy">
+      <w:hyperlink w:history="1" r:id="rIdd-o1nwu6k3h9s8q_vpdcu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the booking is shaped legally</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the window, the duration, all-day,
 recurrence, business hours. Those are the rest of the policy:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfy-r_yxmbhymi-zjodvvh">
+      <w:hyperlink w:history="1" r:id="rIdrw3abygfb9f4wv9dvl_wr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check-in.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A scan that checks somebody into a booking they already have is
 not a booking, and none of these toggles touch it. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrqycoxqb5tp0bfw32iujl">
+      <w:hyperlink w:history="1" r:id="rIdaphz-0ccxu7oqktpkt9wq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The sticker itself</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — printing it, placing it and reissuing a code that has
 been photographed: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgcsrlzgudzdfr32jcydfc">
+      <w:hyperlink w:history="1" r:id="rIdhqbjrqgfgp5r19m8hheam">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Print and put up resource stickers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1937,51 +1937,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxmt5cgrbckj6mjofp7jgb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdm7dofhmk-aq9ur9u73sgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdnuwyqrueejuzha1ekzn-i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdyd518jcaysrhjniofsgzy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdfy-r_yxmbhymi-zjodvvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdrqycoxqb5tp0bfw32iujl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdgcsrlzgudzdfr32jcydfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdf259a4258fe91a6c73598ec887572be3382c82.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1cef892f425de9c4b7cfe21a0e6ab01aa1ee5125.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d372ad6095235e33a41a45296054078811f9d53.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8ffij53wym1nleu0agtkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdutxns65dbaoodo8irmzrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId2xufczuwzmwfptaq9r347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdd-o1nwu6k3h9s8q_vpdcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdrw3abygfb9f4wv9dvl_wr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdaphz-0ccxu7oqktpkt9wq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdhqbjrqgfgp5r19m8hheam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdf259a4258fe91a6c73598ec887572be3382c82.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1cef892f425de9c4b7cfe21a0e6ab01aa1ee5125.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d372ad6095235e33a41a45296054078811f9d53.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Choose where a resource can be booked from</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>