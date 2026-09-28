--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-05</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnwu7wvfixhgaulsy0m352">
+      <w:hyperlink w:history="1" r:id="rIdm4psgpiarxu8qskwto8rs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/choose-how-people-claim-a-hot-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A hot-desk floor works when a desk nobody sat at goes back in the pool. Every
 setup below does that, ends in the same booking record, and obeys the same
 rules. What they differ on is what you buy, what you look after afterwards, and
 what a check-in actually proves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -648,51 +648,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">No hardware anywhere: the desk stays bare and the interface is the phone people already carry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing on the desk, nothing to buy, and it works on the first morning: people
 book and check in from the app they already have. How far its location test
 goes is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6qsv90xovhdcfs-z1mxez">
+      <w:hyperlink w:history="1" r:id="rIdgjgaa1fc9ydbhr4ezgv0d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in by QR code, and proving you are there</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: Nothing to buy, ever; Works from the first morning; Has a location test of its own. Cons: A free desk looks like a taken one; Nothing to read without a phone in hand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Printed sticker</w:t>
@@ -748,51 +748,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A label and a printer. That is the entire product, and it does everything the app does.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A sticker is the whole booking interface for one desk — take it, confirm it, add
 time, hand it back — for the price of a label. Nothing on the floor needs power,
 a network or a battery, and the only upkeep is a reprint when a desk is
 renamed. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzjd-4ltafegghtcqflgwy">
+      <w:hyperlink w:history="1" r:id="rIdwetb9ieao5fhcc-sapur3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Print and put up resource stickers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 covers producing them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: A label and a printer, nothing else; No power, network or battery; Books, extends and releases a desk. Cons: The code never changes, so GPS or fixed IP has to cover it; Nothing on the desk to read; Reprint when a desk is renamed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -871,173 +871,173 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Desk
 booking kiosk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> panel configuration. Somebody identifies themselves once, picks
 their booking and sees the desk on the floor plan, which answers the commonest
 hot-desk question: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">which desk did I book?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> One device for forty desks makes it
 the cheapest hardware here, and it is set up like any other panel —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduzfp7sujw4vs8uew-c82b">
+      <w:hyperlink w:history="1" r:id="rId01jxizmq6puc2v98uoml3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: One device for the whole zone; Shows the desk on the floor plan; The cheapest hardware on this page. Cons: Proves the zone, not the desk; Somebody has to walk to it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">E-paper tag</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2381250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="hot-desk-tag" descr="A battery label that shows the desk&amp;apos;s state and a code to scan. It displays; it reads nothing back." title="A battery label that shows the desk&amp;apos;s state and a code to scan. It displays; it reads nothing back."/>
+            <wp:docPr id="1" name="hot-desk-tag" descr="A battery label that shows the desk's state and a code to scan. It displays; it reads nothing back." title="A battery label that shows the desk's state and a code to scan. It displays; it reads nothing back."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2381250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">A battery label that shows the desk&amp;apos;s state and a code to scan. It displays; it reads nothing back.</w:t>
+        <w:t xml:space="preserve">A battery label that shows the desk's state and a code to scan. It displays; it reads nothing back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A label on the desk showing who has it and until when, so a free desk reads as
-free from the aisle. That is the sticker&amp;apos;s job plus the status a sticker cannot
+free from the aisle. That is the sticker's job plus the status a sticker cannot
 give — and the code it shows is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">daily</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> one, regenerated overnight and
 repainted, so a photograph of it is worth a day where a photograph of a sticker
 is worth for ever.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The cost is the radio and the wait. Forty tags need three or four gateways, not
 one, and a label takes about a minute to change — so a floor that all badges in
 between 08:55 and 09:05 queues, and the last desk still shows yesterday.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_kwxd9t9uqycrvfmc1_o4">
+      <w:hyperlink w:history="1" r:id="rIdhqjno0ly8zxaajxag6lux">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Why an e-paper tag takes a minute to change</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is how you size it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: Status readable from the aisle; A new code every day; Nothing cabled to the desk. Cons: Three or four gateways, not one; About a minute to change; A whole floor arriving at once queues; Batteries to replace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1105,51 +1105,51 @@
         </w:rPr>
         <w:t xml:space="preserve">A lit screen at the desk itself, readable from across the room and reachable from nowhere else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A lit screen at the desk: tap a card or type a passcode to check in, extend or
 hand it back, with no phone involved. It is the only option a passer-by can read
 from across the room, and the only one that cannot be satisfied from anywhere
 but the desk — so it is what you buy when the record has to stand up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is also the most expensive line here, twice over. Forty panels, then power to
 forty desks: a network drop each, or a USB feed from the dock, depending on the
 model —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfntsgkrs-aph3tpfqiefg">
+      <w:hyperlink w:history="1" r:id="rIdk8mx4axzjguywqtzh-quo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 says which. Forty cable runs cost more than forty panels; Wi-Fi only avoids
 the data run, and buys access points instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: Readable from across the room; Tap an NFC staff card, on models with a reader; Cannot be satisfied from anywhere else; Looks the part on a floor you show people. Cons: Forty panels, and power to forty desks; Cabling costs more than the panels; Wi-Fi instead means more access points; Firmware, and forty devices to watch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1540,51 +1540,51 @@
             <w:r>
               <w:t xml:space="preserve">standing at the desk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A scan is the app.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Scanning a sticker or a tag opens the User Portal on the
-phone, so it takes the same path as the app&amp;apos;s own check-in and the same two
+phone, so it takes the same path as the app's own check-in and the same two
 conditions close it — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require GPS check-in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">User Portal check-in IP
 restriction</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, both on the booking policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1652,125 +1652,125 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The setup where nobody checks in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Auto check-in by the occupancy sensor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> claims the desk when somebody sits at
 it and releases it when they leave. It is the only option here that removes the
 check-in instead of relocating it, and it is priced like a panel — a sensor per
 desk. It is also the only one that answers "was this desk used" honestly; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeuknxldr2m0e_xayknvg9">
+      <w:hyperlink w:history="1" r:id="rId1c17ob-ueugndfl8-egzd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check whether the room was actually full</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The rules.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The check-in window, the all-day deadline and early check-out
 are the same settings whichever you buy — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdafubhsm5abqa1jj8s7xxr">
+      <w:hyperlink w:history="1" r:id="rId0t0rwigg6i7k7hrjzqn94">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the rules a hot-desk floor needs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which credential a kiosk or panel asks for.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Card, passcode, booking pin or
 face is a separate choice, made in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvvhnr2pr587r1aq9wdj8v">
+      <w:hyperlink w:history="1" r:id="rIdak4puufek3tlothpxobiw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2195,51 +2195,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnwu7wvfixhgaulsy0m352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rId6qsv90xovhdcfs-z1mxez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdzjd-4ltafegghtcqflgwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIduzfp7sujw4vs8uew-c82b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rId_kwxd9t9uqycrvfmc1_o4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/why-an-e-paper-tag-takes-a-minute-to-change/" TargetMode="External"/><Relationship Id="rIdfntsgkrs-aph3tpfqiefg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdeuknxldr2m0e_xayknvg9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdafubhsm5abqa1jj8s7xxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdvvhnr2pr587r1aq9wdj8v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8be09baca02c237e695707e991a4042e3f7c4972.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd111e984b854760dcdfa195d633d4350d9beef6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdbbbde84ccfa3e77329ec2114e034549b5e5688.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c15ed14bce6b6f56cc627793b1f61834bde1a3b6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb5aedb93fa46211e3f12032305d280b0c19557c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d86bd1ee8256389ecfd2c9e66130cd3567ae16f0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/369d6ee119712ac34aa246081ba94b5ae0ab72fe.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm4psgpiarxu8qskwto8rs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdgjgaa1fc9ydbhr4ezgv0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdwetb9ieao5fhcc-sapur3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId01jxizmq6puc2v98uoml3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdhqjno0ly8zxaajxag6lux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/why-an-e-paper-tag-takes-a-minute-to-change/" TargetMode="External"/><Relationship Id="rIdk8mx4axzjguywqtzh-quo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId1c17ob-ueugndfl8-egzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId0t0rwigg6i7k7hrjzqn94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdak4puufek3tlothpxobiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8be09baca02c237e695707e991a4042e3f7c4972.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd111e984b854760dcdfa195d633d4350d9beef6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdbbbde84ccfa3e77329ec2114e034549b5e5688.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c15ed14bce6b6f56cc627793b1f61834bde1a3b6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb5aedb93fa46211e3f12032305d280b0c19557c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d86bd1ee8256389ecfd2c9e66130cd3567ae16f0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/369d6ee119712ac34aa246081ba94b5ae0ab72fe.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Choose how people claim a hot desk</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>