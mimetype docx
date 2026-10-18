--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Five ways to claim a desk — the app with GPS, a printed sticker, a desk kiosk, an e-paper tag, a desk panel — cheapest first, compared on what they cost to buy, what they cost to run, what each one gives you, and what actually stops a check-in from home.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-05</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm4psgpiarxu8qskwto8rs">
+      <w:hyperlink w:history="1" r:id="rIdl4hcbjssgb8fqdhr-o3px">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/choose-how-people-claim-a-hot-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A hot-desk floor works when a desk nobody sat at goes back in the pool. Every
 setup below does that, ends in the same booking record, and obeys the same
 rules. What they differ on is what you buy, what you look after afterwards, and
 what a check-in actually proves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -648,51 +648,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">No hardware anywhere: the desk stays bare and the interface is the phone people already carry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing on the desk, nothing to buy, and it works on the first morning: people
 book and check in from the app they already have. How far its location test
 goes is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgjgaa1fc9ydbhr4ezgv0d">
+      <w:hyperlink w:history="1" r:id="rIdiadgznvi-hqfkldykn-eo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in by QR code, and proving you are there</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: Nothing to buy, ever; Works from the first morning; Has a location test of its own. Cons: A free desk looks like a taken one; Nothing to read without a phone in hand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Printed sticker</w:t>
@@ -748,51 +748,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A label and a printer. That is the entire product, and it does everything the app does.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A sticker is the whole booking interface for one desk — take it, confirm it, add
 time, hand it back — for the price of a label. Nothing on the floor needs power,
 a network or a battery, and the only upkeep is a reprint when a desk is
 renamed. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwetb9ieao5fhcc-sapur3">
+      <w:hyperlink w:history="1" r:id="rIdvvfizdt9i577nulsnszag">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Print and put up resource stickers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 covers producing them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: A label and a printer, nothing else; No power, network or battery; Books, extends and releases a desk. Cons: The code never changes, so GPS or fixed IP has to cover it; Nothing on the desk to read; Reprint when a desk is renamed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -871,51 +871,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Desk
 booking kiosk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> panel configuration. Somebody identifies themselves once, picks
 their booking and sees the desk on the floor plan, which answers the commonest
 hot-desk question: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">which desk did I book?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> One device for forty desks makes it
 the cheapest hardware here, and it is set up like any other panel —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId01jxizmq6puc2v98uoml3">
+      <w:hyperlink w:history="1" r:id="rIdvoknzanoseywehyy18asa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: One device for the whole zone; Shows the desk on the floor plan; The cheapest hardware on this page. Cons: Proves the zone, not the desk; Somebody has to walk to it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">E-paper tag</w:t>
@@ -993,51 +993,51 @@
 give — and the code it shows is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">daily</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> one, regenerated overnight and
 repainted, so a photograph of it is worth a day where a photograph of a sticker
 is worth for ever.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The cost is the radio and the wait. Forty tags need three or four gateways, not
 one, and a label takes about a minute to change — so a floor that all badges in
 between 08:55 and 09:05 queues, and the last desk still shows yesterday.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhqjno0ly8zxaajxag6lux">
+      <w:hyperlink w:history="1" r:id="rIdei-qc8v-hn2rii1ehschi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Why an e-paper tag takes a minute to change</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is how you size it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: Status readable from the aisle; A new code every day; Nothing cabled to the desk. Cons: Three or four gateways, not one; About a minute to change; A whole floor arriving at once queues; Batteries to replace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1105,51 +1105,51 @@
         </w:rPr>
         <w:t xml:space="preserve">A lit screen at the desk itself, readable from across the room and reachable from nowhere else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A lit screen at the desk: tap a card or type a passcode to check in, extend or
 hand it back, with no phone involved. It is the only option a passer-by can read
 from across the room, and the only one that cannot be satisfied from anywhere
 but the desk — so it is what you buy when the record has to stand up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is also the most expensive line here, twice over. Forty panels, then power to
 forty desks: a network drop each, or a USB feed from the dock, depending on the
 model —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk8mx4axzjguywqtzh-quo">
+      <w:hyperlink w:history="1" r:id="rIdtte4wxior8uxhyrr3phix">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 says which. Forty cable runs cost more than forty panels; Wi-Fi only avoids
 the data run, and buys access points instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: Readable from across the room; Tap an NFC staff card, on models with a reader; Cannot be satisfied from anywhere else; Looks the part on a floor you show people. Cons: Forty panels, and power to forty desks; Cabling costs more than the panels; Wi-Fi instead means more access points; Firmware, and forty devices to watch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1652,134 +1652,169 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The setup where nobody checks in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Auto check-in by the occupancy sensor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> claims the desk when somebody sits at
 it and releases it when they leave. It is the only option here that removes the
 check-in instead of relocating it, and it is priced like a panel — a sensor per
 desk. It is also the only one that answers "was this desk used" honestly; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1c17ob-ueugndfl8-egzd">
+      <w:hyperlink w:history="1" r:id="rIde14ras4voldmfl3ei2zk8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check whether the room was actually full</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The rules.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The check-in window, the all-day deadline and early check-out
 are the same settings whichever you buy — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0t0rwigg6i7k7hrjzqn94">
+      <w:hyperlink w:history="1" r:id="rIdrgmon1z48rx0me5elb-by">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the rules a hot-desk floor needs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which credential a kiosk or panel asks for.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Card, passcode, booking pin or
 face is a separate choice, made in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdak4puufek3tlothpxobiw">
+      <w:hyperlink w:history="1" r:id="rId5s0-skjmqhu64uqqbio-g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When claiming a desk also records attendance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where your working schedule enables it, checking in to a desk booking or walking up and claiming a desk also records an attendance sign-in. Making a future reservation alone does not. Separate schedule rules can record sign-out when you check out (including sensor release) or when the desk booking ends. These rules apply to desks, not rooms, and can be limited to selected buildings and floors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Check </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdhbkojewtwu0vq8bdsbwsi">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Working schedule settings</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> before treating a desk claim as proof of attendance. If two equally suitable schedules match, Offision records neither rather than choosing one arbitrarily.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2195,51 +2230,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm4psgpiarxu8qskwto8rs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdgjgaa1fc9ydbhr4ezgv0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdwetb9ieao5fhcc-sapur3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId01jxizmq6puc2v98uoml3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdhqjno0ly8zxaajxag6lux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/why-an-e-paper-tag-takes-a-minute-to-change/" TargetMode="External"/><Relationship Id="rIdk8mx4axzjguywqtzh-quo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rId1c17ob-ueugndfl8-egzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId0t0rwigg6i7k7hrjzqn94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdak4puufek3tlothpxobiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8be09baca02c237e695707e991a4042e3f7c4972.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd111e984b854760dcdfa195d633d4350d9beef6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdbbbde84ccfa3e77329ec2114e034549b5e5688.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c15ed14bce6b6f56cc627793b1f61834bde1a3b6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb5aedb93fa46211e3f12032305d280b0c19557c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d86bd1ee8256389ecfd2c9e66130cd3567ae16f0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/369d6ee119712ac34aa246081ba94b5ae0ab72fe.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl4hcbjssgb8fqdhr-o3px" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdiadgznvi-hqfkldykn-eo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdvvfizdt9i577nulsnszag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdvoknzanoseywehyy18asa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdei-qc8v-hn2rii1ehschi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/why-an-e-paper-tag-takes-a-minute-to-change/" TargetMode="External"/><Relationship Id="rIdtte4wxior8uxhyrr3phix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIde14ras4voldmfl3ei2zk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdrgmon1z48rx0me5elb-by" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rId5s0-skjmqhu64uqqbio-g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdhbkojewtwu0vq8bdsbwsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ff97ca9f3662c7b033999762cb1fd43da77a140.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4618d45c3ca55a2893c8a3ccd4b189dfe0ec1a5d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f99965108c8bbc2ffab16b57c4b62ed56a98d3a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fca29a20f674459c163c7f9a92419f1ce5ab01f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7d3be5637bb03615de1b2a477409413c58bdcf6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ecc0e499b20412f431a5a0a31ec95fec89f90ec.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b246b2749ae3b99fea0724a8f12e54bbd7abb549.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Choose how people claim a hot desk</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>