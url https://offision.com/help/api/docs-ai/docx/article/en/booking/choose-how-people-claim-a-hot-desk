--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl4hcbjssgb8fqdhr-o3px">
+      <w:hyperlink w:history="1" r:id="rIdw-vgxbums6efgmkc8xbiz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/choose-how-people-claim-a-hot-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A hot-desk floor works when a desk nobody sat at goes back in the pool. Every
 setup below does that, ends in the same booking record, and obeys the same
 rules. What they differ on is what you buy, what you look after afterwards, and
 what a check-in actually proves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -648,51 +648,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">No hardware anywhere: the desk stays bare and the interface is the phone people already carry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing on the desk, nothing to buy, and it works on the first morning: people
 book and check in from the app they already have. How far its location test
 goes is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiadgznvi-hqfkldykn-eo">
+      <w:hyperlink w:history="1" r:id="rId5ekdrnudy2hckwxukybtu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in by QR code, and proving you are there</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: Nothing to buy, ever; Works from the first morning; Has a location test of its own. Cons: A free desk looks like a taken one; Nothing to read without a phone in hand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Printed sticker</w:t>
@@ -748,51 +748,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A label and a printer. That is the entire product, and it does everything the app does.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A sticker is the whole booking interface for one desk — take it, confirm it, add
 time, hand it back — for the price of a label. Nothing on the floor needs power,
 a network or a battery, and the only upkeep is a reprint when a desk is
 renamed. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvvfizdt9i577nulsnszag">
+      <w:hyperlink w:history="1" r:id="rIdleq1xdvzbao5k53qedsgn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Print and put up resource stickers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 covers producing them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: A label and a printer, nothing else; No power, network or battery; Books, extends and releases a desk. Cons: The code never changes, so GPS or fixed IP has to cover it; Nothing on the desk to read; Reprint when a desk is renamed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -871,51 +871,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Desk
 booking kiosk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> panel configuration. Somebody identifies themselves once, picks
 their booking and sees the desk on the floor plan, which answers the commonest
 hot-desk question: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">which desk did I book?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> One device for forty desks makes it
 the cheapest hardware here, and it is set up like any other panel —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvoknzanoseywehyy18asa">
+      <w:hyperlink w:history="1" r:id="rIdqypbbshlu-dhkmhaextcy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a panel gets its settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: One device for the whole zone; Shows the desk on the floor plan; The cheapest hardware on this page. Cons: Proves the zone, not the desk; Somebody has to walk to it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">E-paper tag</w:t>
@@ -993,51 +993,51 @@
 give — and the code it shows is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">daily</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> one, regenerated overnight and
 repainted, so a photograph of it is worth a day where a photograph of a sticker
 is worth for ever.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The cost is the radio and the wait. Forty tags need three or four gateways, not
 one, and a label takes about a minute to change — so a floor that all badges in
 between 08:55 and 09:05 queues, and the last desk still shows yesterday.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdei-qc8v-hn2rii1ehschi">
+      <w:hyperlink w:history="1" r:id="rIdcimtnokm57bxi2-72nmyo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Why an e-paper tag takes a minute to change</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is how you size it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: Status readable from the aisle; A new code every day; Nothing cabled to the desk. Cons: Three or four gateways, not one; About a minute to change; A whole floor arriving at once queues; Batteries to replace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1105,51 +1105,51 @@
         </w:rPr>
         <w:t xml:space="preserve">A lit screen at the desk itself, readable from across the room and reachable from nowhere else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A lit screen at the desk: tap a card or type a passcode to check in, extend or
 hand it back, with no phone involved. It is the only option a passer-by can read
 from across the room, and the only one that cannot be satisfied from anywhere
 but the desk — so it is what you buy when the record has to stand up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is also the most expensive line here, twice over. Forty panels, then power to
 forty desks: a network drop each, or a USB feed from the dock, depending on the
 model —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtte4wxior8uxhyrr3phix">
+      <w:hyperlink w:history="1" r:id="rIdnxfj840cozrfvhv2trlg9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 says which. Forty cable runs cost more than forty panels; Wi-Fi only avoids
 the data run, and buys access points instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pros: Readable from across the room; Tap an NFC staff card, on models with a reader; Cannot be satisfied from anywhere else; Looks the part on a floor you show people. Cons: Forty panels, and power to forty desks; Cabling costs more than the panels; Wi-Fi instead means more access points; Firmware, and forty devices to watch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1652,160 +1652,160 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The setup where nobody checks in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Auto check-in by the occupancy sensor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> claims the desk when somebody sits at
 it and releases it when they leave. It is the only option here that removes the
 check-in instead of relocating it, and it is priced like a panel — a sensor per
 desk. It is also the only one that answers "was this desk used" honestly; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde14ras4voldmfl3ei2zk8">
+      <w:hyperlink w:history="1" r:id="rIddqwjj12fyxzgj76k11pf5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check whether the room was actually full</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The rules.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The check-in window, the all-day deadline and early check-out
 are the same settings whichever you buy — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrgmon1z48rx0me5elb-by">
+      <w:hyperlink w:history="1" r:id="rId6ua5qc06tnx1p35v6_8fo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the rules a hot-desk floor needs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which credential a kiosk or panel asks for.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Card, passcode, booking pin or
 face is a separate choice, made in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5s0-skjmqhu64uqqbio-g">
+      <w:hyperlink w:history="1" r:id="rIdfq18aoaagceoknz9fvpyh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When claiming a desk also records attendance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where your working schedule enables it, checking in to a desk booking or walking up and claiming a desk also records an attendance sign-in. Making a future reservation alone does not. Separate schedule rules can record sign-out when you check out (including sensor release) or when the desk booking ends. These rules apply to desks, not rooms, and can be limited to selected buildings and floors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhbkojewtwu0vq8bdsbwsi">
+      <w:hyperlink w:history="1" r:id="rIdzybggjdyoh_d6ex4hhvfq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Working schedule settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> before treating a desk claim as proof of attendance. If two equally suitable schedules match, Offision records neither rather than choosing one arbitrarily.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2230,51 +2230,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl4hcbjssgb8fqdhr-o3px" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdiadgznvi-hqfkldykn-eo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdvvfizdt9i577nulsnszag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdvoknzanoseywehyy18asa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdei-qc8v-hn2rii1ehschi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/why-an-e-paper-tag-takes-a-minute-to-change/" TargetMode="External"/><Relationship Id="rIdtte4wxior8uxhyrr3phix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIde14ras4voldmfl3ei2zk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdrgmon1z48rx0me5elb-by" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rId5s0-skjmqhu64uqqbio-g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdhbkojewtwu0vq8bdsbwsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ff97ca9f3662c7b033999762cb1fd43da77a140.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4618d45c3ca55a2893c8a3ccd4b189dfe0ec1a5d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f99965108c8bbc2ffab16b57c4b62ed56a98d3a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fca29a20f674459c163c7f9a92419f1ce5ab01f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7d3be5637bb03615de1b2a477409413c58bdcf6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ecc0e499b20412f431a5a0a31ec95fec89f90ec.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b246b2749ae3b99fea0724a8f12e54bbd7abb549.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw-vgxbums6efgmkc8xbiz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rId5ekdrnudy2hckwxukybtu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdleq1xdvzbao5k53qedsgn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdqypbbshlu-dhkmhaextcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/panel-configurations/" TargetMode="External"/><Relationship Id="rIdcimtnokm57bxi2-72nmyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/why-an-e-paper-tag-takes-a-minute-to-change/" TargetMode="External"/><Relationship Id="rIdnxfj840cozrfvhv2trlg9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIddqwjj12fyxzgj76k11pf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId6ua5qc06tnx1p35v6_8fo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdfq18aoaagceoknz9fvpyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdzybggjdyoh_d6ex4hhvfq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ff97ca9f3662c7b033999762cb1fd43da77a140.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4618d45c3ca55a2893c8a3ccd4b189dfe0ec1a5d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f99965108c8bbc2ffab16b57c4b62ed56a98d3a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fca29a20f674459c163c7f9a92419f1ce5ab01f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7d3be5637bb03615de1b2a477409413c58bdcf6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ecc0e499b20412f431a5a0a31ec95fec89f90ec.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b246b2749ae3b99fea0724a8f12e54bbd7abb549.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Choose how people claim a hot desk</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>