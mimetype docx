--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdamegulobx8p7ej6cziqaz">
+      <w:hyperlink w:history="1" r:id="rIdb8ywdlqvdr5rb64pjiefw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/check-your-quota-before-you-book/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where your organisation charges quota for booking, every booking spends some of
 a balance you have been given. You do not have to keep track of it — the booking
 form tells you before you commit, and your calendar will show it every day if you
 ask it to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -1198,51 +1198,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdamegulobx8p7ej6cziqaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-your-quota-before-you-book/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a4afeb8e8b16227f4dd8e0989526f6952432941c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b589c0b9b37de637047404a6f6d3c6d71b8eec3d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c460d5bc7b1a903bf63d21eb550370587d09bffc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb8ywdlqvdr5rb64pjiefw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-your-quota-before-you-book/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a4afeb8e8b16227f4dd8e0989526f6952432941c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b589c0b9b37de637047404a6f6d3c6d71b8eec3d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c460d5bc7b1a903bf63d21eb550370587d09bffc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Check your quota before you book</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>