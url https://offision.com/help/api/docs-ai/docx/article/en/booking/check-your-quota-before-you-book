--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb8ywdlqvdr5rb64pjiefw">
+      <w:hyperlink w:history="1" r:id="rIdqd-xeahhjkiy9pbsuzyxu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/check-your-quota-before-you-book/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where your organisation charges quota for booking, every booking spends some of
 a balance you have been given. You do not have to keep track of it — the booking
 form tells you before you commit, and your calendar will show it every day if you
 ask it to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -1198,51 +1198,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb8ywdlqvdr5rb64pjiefw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-your-quota-before-you-book/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a4afeb8e8b16227f4dd8e0989526f6952432941c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b589c0b9b37de637047404a6f6d3c6d71b8eec3d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c460d5bc7b1a903bf63d21eb550370587d09bffc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqd-xeahhjkiy9pbsuzyxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-your-quota-before-you-book/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6b5d18d36713273420f9c6fa2f487cd7c4ad53d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5766d6aef2a49d1865deb73613c3dbd6979fb62.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75ccf67677bfbfb67c65c9f1afac4bd99a894fad.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Check your quota before you book</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>