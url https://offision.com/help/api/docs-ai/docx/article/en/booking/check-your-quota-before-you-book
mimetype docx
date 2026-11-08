--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqd-xeahhjkiy9pbsuzyxu">
+      <w:hyperlink w:history="1" r:id="rIdovhvq3kdlzr820j8c7dtq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/check-your-quota-before-you-book/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where your organisation charges quota for booking, every booking spends some of
 a balance you have been given. You do not have to keep track of it — the booking
 form tells you before you commit, and your calendar will show it every day if you
 ask it to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -1198,51 +1198,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqd-xeahhjkiy9pbsuzyxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-your-quota-before-you-book/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6b5d18d36713273420f9c6fa2f487cd7c4ad53d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5766d6aef2a49d1865deb73613c3dbd6979fb62.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75ccf67677bfbfb67c65c9f1afac4bd99a894fad.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdovhvq3kdlzr820j8c7dtq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-your-quota-before-you-book/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6b5d18d36713273420f9c6fa2f487cd7c4ad53d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5766d6aef2a49d1865deb73613c3dbd6979fb62.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75ccf67677bfbfb67c65c9f1afac4bd99a894fad.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Check your quota before you book</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>