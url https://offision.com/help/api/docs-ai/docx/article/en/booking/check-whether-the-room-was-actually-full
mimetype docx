--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,100 +52,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlhgf-lpgt5bod70hc9tki">
+      <w:hyperlink w:history="1" r:id="rId28oztxpmubf2arobywzca">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/check-whether-the-room-was-actually-full/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every booking report counts booked time. A room held all week and entered by
 nobody reads exactly like one in constant use. Where a room has a sensor that
 counts people, Offision records what actually happened in it — and that is the
 number to bring to an argument about room sizes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The room needs a people-counting sensor bound to it, and the room needs a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Capacity</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the measured count is only ever compared against that. A sensor
 that reports motion but not people contributes nothing to this page. Which
-devices count people, and how to connect them, is on each device's own article.</w:t>
+devices count people is in
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdunabv9prj4z1cahx3uc6k">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Which occupancy sensors work with booking</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">,
+and how to connect each one is on that connection's own article.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. One meeting, on the calendar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open a finished booking on the management calendar. Once it has reached
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Used</w:t>
       </w:r>
@@ -685,66 +698,66 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Utilization rate trend</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> puts total
 bookings as bars against the sensor-confirmed share as a line.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Read it against the booked picture</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This page and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8sjanmlc6i2wdxqedjjuz">
+      <w:hyperlink w:history="1" r:id="rIdq9vn7zew8pceptl7b7fou">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Resource usage analytics</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> answer
 different halves of the same question — booked time there, occupied time here. A
 room that ranks high on one and low on the other is the finding: it is being
 taken, and it is not being used. Combine it with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaaijgdco1_4o_r7rlvtkd">
+      <w:hyperlink w:history="1" r:id="rIdy0f9g9qvedgf6kwn9obpa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Keep large rooms for large meetings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 which is how you act on it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -781,51 +794,51 @@
         <w:t xml:space="preserve">What this does not tell you</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A room with no capacity reads as fully occupied.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Missing capacity is
 treated as a single seat and the result is capped at 100 %, so an unmeasured
 room quietly flatters the average. Fixing capacity is step 1 of
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf-z8tuzf8ff7od1scybf6">
+      <w:hyperlink w:history="1" r:id="rId-s5lmd2f-xjdtcbqg0btx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Keep large rooms for large meetings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -836,51 +849,51 @@
 comparison here is against capacity. A meeting of three that invited thirty
 looks the same as a meeting of three that invited three.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The people count never releases a room.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Automatic check-in, check-out and
 extension all run on motion, not on how many people are there — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkuhurwbe_gm5v3-yetofu">
+      <w:hyperlink w:history="1" r:id="rId2ojzhrfeaymrybs028auw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What counts as a no-show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1350,51 +1363,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlhgf-lpgt5bod70hc9tki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId8sjanmlc6i2wdxqedjjuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdaaijgdco1_4o_r7rlvtkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdf-z8tuzf8ff7od1scybf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdkuhurwbe_gm5v3-yetofu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId28oztxpmubf2arobywzca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdunabv9prj4z1cahx3uc6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdq9vn7zew8pceptl7b7fou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdy0f9g9qvedgf6kwn9obpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rId-s5lmd2f-xjdtcbqg0btx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rId2ojzhrfeaymrybs028auw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Check whether the room was actually full</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>