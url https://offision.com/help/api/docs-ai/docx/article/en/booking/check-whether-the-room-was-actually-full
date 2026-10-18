--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId28oztxpmubf2arobywzca">
+      <w:hyperlink w:history="1" r:id="rIdsqxqmiltcwhmi7lt5byrk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/check-whether-the-room-was-actually-full/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every booking report counts booked time. A room held all week and entered by
 nobody reads exactly like one in constant use. Where a room has a sensor that
 counts people, Offision records what actually happened in it — and that is the
 number to bring to an argument about room sizes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -104,51 +104,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The room needs a people-counting sensor bound to it, and the room needs a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Capacity</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the measured count is only ever compared against that. A sensor
 that reports motion but not people contributes nothing to this page. Which
 devices count people is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdunabv9prj4z1cahx3uc6k">
+      <w:hyperlink w:history="1" r:id="rIdbovwysryib8c_7mbflbhg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which occupancy sensors work with booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 and how to connect each one is on that connection's own article.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. One meeting, on the calendar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -370,51 +370,51 @@
       <w:r>
         <w:t xml:space="preserve">. The menu entry carries a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Preview</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 tag.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → device/iaq/space-utilization (Space utilization)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → iaq/space-utilization (Space utilization)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Set the period, the floors and the resource type, and read four numbers. Each
 prints its own formula, and the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> beside it opens the full explanation.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
@@ -698,66 +698,66 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Utilization rate trend</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> puts total
 bookings as bars against the sensor-confirmed share as a line.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Read it against the booked picture</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This page and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq9vn7zew8pceptl7b7fou">
+      <w:hyperlink w:history="1" r:id="rIdfaf7xpqsiyj7mf2rei-ho">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Resource usage analytics</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> answer
 different halves of the same question — booked time there, occupied time here. A
 room that ranks high on one and low on the other is the finding: it is being
 taken, and it is not being used. Combine it with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy0f9g9qvedgf6kwn9obpa">
+      <w:hyperlink w:history="1" r:id="rIdgqa7bhscq4r3zhkmmzfgt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Keep large rooms for large meetings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 which is how you act on it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -794,51 +794,51 @@
         <w:t xml:space="preserve">What this does not tell you</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A room with no capacity reads as fully occupied.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Missing capacity is
 treated as a single seat and the result is capped at 100 %, so an unmeasured
 room quietly flatters the average. Fixing capacity is step 1 of
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-s5lmd2f-xjdtcbqg0btx">
+      <w:hyperlink w:history="1" r:id="rIdeyk2sv8io-8uckiranzeu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Keep large rooms for large meetings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -849,51 +849,51 @@
 comparison here is against capacity. A meeting of three that invited thirty
 looks the same as a meeting of three that invited three.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The people count never releases a room.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Automatic check-in, check-out and
 extension all run on motion, not on how many people are there — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2ojzhrfeaymrybs028auw">
+      <w:hyperlink w:history="1" r:id="rIdump9yt5kul8vug2ydaqgj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What counts as a no-show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1363,51 +1363,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId28oztxpmubf2arobywzca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdunabv9prj4z1cahx3uc6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdq9vn7zew8pceptl7b7fou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdy0f9g9qvedgf6kwn9obpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rId-s5lmd2f-xjdtcbqg0btx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rId2ojzhrfeaymrybs028auw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsqxqmiltcwhmi7lt5byrk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdbovwysryib8c_7mbflbhg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdfaf7xpqsiyj7mf2rei-ho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdgqa7bhscq4r3zhkmmzfgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdeyk2sv8io-8uckiranzeu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdump9yt5kul8vug2ydaqgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Check whether the room was actually full</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>