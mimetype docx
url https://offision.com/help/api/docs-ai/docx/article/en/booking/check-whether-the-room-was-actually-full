--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsqxqmiltcwhmi7lt5byrk">
+      <w:hyperlink w:history="1" r:id="rIdpq-ff0ob6bf3llawqfxlb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/check-whether-the-room-was-actually-full/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every booking report counts booked time. A room held all week and entered by
 nobody reads exactly like one in constant use. Where a room has a sensor that
 counts people, Offision records what actually happened in it — and that is the
 number to bring to an argument about room sizes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -104,51 +104,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The room needs a people-counting sensor bound to it, and the room needs a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Capacity</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the measured count is only ever compared against that. A sensor
 that reports motion but not people contributes nothing to this page. Which
 devices count people is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbovwysryib8c_7mbflbhg">
+      <w:hyperlink w:history="1" r:id="rIdz9kfdhqzqx0gze_03oa8g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which occupancy sensors work with booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 and how to connect each one is on that connection's own article.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. One meeting, on the calendar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -698,66 +698,66 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Utilization rate trend</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> puts total
 bookings as bars against the sensor-confirmed share as a line.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Read it against the booked picture</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This page and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfaf7xpqsiyj7mf2rei-ho">
+      <w:hyperlink w:history="1" r:id="rIds8bdysalmp7_fdtzbsbqo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Resource usage analytics</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> answer
 different halves of the same question — booked time there, occupied time here. A
 room that ranks high on one and low on the other is the finding: it is being
 taken, and it is not being used. Combine it with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgqa7bhscq4r3zhkmmzfgt">
+      <w:hyperlink w:history="1" r:id="rIdg9qatfm8lmtxnq_hrlkh_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Keep large rooms for large meetings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 which is how you act on it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -794,51 +794,51 @@
         <w:t xml:space="preserve">What this does not tell you</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A room with no capacity reads as fully occupied.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Missing capacity is
 treated as a single seat and the result is capped at 100 %, so an unmeasured
 room quietly flatters the average. Fixing capacity is step 1 of
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeyk2sv8io-8uckiranzeu">
+      <w:hyperlink w:history="1" r:id="rIdxvmvpmdefzpjtezeiqsuo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Keep large rooms for large meetings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -849,51 +849,51 @@
 comparison here is against capacity. A meeting of three that invited thirty
 looks the same as a meeting of three that invited three.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The people count never releases a room.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Automatic check-in, check-out and
 extension all run on motion, not on how many people are there — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdump9yt5kul8vug2ydaqgj">
+      <w:hyperlink w:history="1" r:id="rIduud0gy1ki7oxoiivwppt6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What counts as a no-show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1363,51 +1363,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsqxqmiltcwhmi7lt5byrk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdbovwysryib8c_7mbflbhg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdfaf7xpqsiyj7mf2rei-ho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdgqa7bhscq4r3zhkmmzfgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdeyk2sv8io-8uckiranzeu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdump9yt5kul8vug2ydaqgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpq-ff0ob6bf3llawqfxlb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdz9kfdhqzqx0gze_03oa8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIds8bdysalmp7_fdtzbsbqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rIdg9qatfm8lmtxnq_hrlkh_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdxvmvpmdefzpjtezeiqsuo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIduud0gy1ki7oxoiivwppt6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Check whether the room was actually full</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>