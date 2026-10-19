--- v0 (2026-09-24)
+++ v1 (2026-10-19)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Turn check-in on for rooms and desks, and every field that shapes it — requiring check-in, the window that opens and closes it, the clock deadline that all-day desk bookings need instead, checking in from the app, GPS and IP conditions, who besides the organiser may press the button, and the occupancy-sensor automation on the same page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzt0s1gumkxz88revc_bt7">
+      <w:hyperlink w:history="1" r:id="rIdniy5fvmym5vv0r5taddxw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/check-in-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every field below is on one </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking policy</w:t>
       </w:r>
@@ -144,51 +144,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sensor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check-in restriction</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. For how the pieces fit together, read
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw2uwnblfwxqz3456yzxac">
+      <w:hyperlink w:history="1" r:id="rIdaus320frsxh7hqdyblcze">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/advance-policy (Booking policy)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -952,51 +952,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Check-in time limit: the clock deadline itself, and the setting a floor of hot desks turns on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which desks this policy covers, and the other five settings a desk floor sets
 differently, are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbt6h80nhzx50rgwqhupm8">
+      <w:hyperlink w:history="1" r:id="rIdemz2ljrpooiw3id5a1elg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the rules a hot-desk floor needs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Repeating bookings</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2936,114 +2936,125 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">By occupancy sensor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A sensor can check a booking in when somebody arrives, release it when the room
 empties, and keep it while a meeting overruns. Those ten fields sit further down
 this same page under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sensor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, each with a figure of its own, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-tyq-uu8f4hjmyzqby48s">
+      <w:hyperlink w:history="1" r:id="rIdex5_3zwhnak5sxftxzt1m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let an occupancy sensor check in, check out and extend a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">A no-show does not delete the booking.</w:t>
-[...3 lines deleted...]
-reserved period is shortened to the moment of release.</w:t>
+        <w:t xml:space="preserve">A no-show does not delete your appointment.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> See the
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdjtwi_zotd9rfq5s9egsld">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">three calendar views</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Checking in moves the start to now</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — except on an all-day booking, and except
 where an earlier meeting still holds the room, when it lands at that meeting's
 end instead. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbsafxoxjrpe52lxiku0fe">
+      <w:hyperlink w:history="1" r:id="rIdohlkpv7sq2m14lv-rcegr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3099,51 +3110,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/booking-panel/configuration (Panel configurations)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The two reminder emails</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — waiting for check-in, and no-show — are switched on
 for the whole organisation, in Booking settings —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmq3cxhrxidsbguckgc1og">
+      <w:hyperlink w:history="1" r:id="rIdprni2xnr1k2w-c-xbeigo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reminders</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3184,51 +3195,51 @@
       <w:r>
         <w:t xml:space="preserve">, and has nothing to do with
 releasing an unattended resource.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Quota is not refunded by a no-show</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6fwaeh-5zkg-aqplxomwh">
+      <w:hyperlink w:history="1" r:id="rIdngxkpirzwr29zbph3khpg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -3653,51 +3664,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzt0s1gumkxz88revc_bt7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-in-settings-reference/" TargetMode="External"/><Relationship Id="rIdw2uwnblfwxqz3456yzxac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdbt6h80nhzx50rgwqhupm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rId-tyq-uu8f4hjmyzqby48s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdbsafxoxjrpe52lxiku0fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdmq3cxhrxidsbguckgc1og" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rId6fwaeh-5zkg-aqplxomwh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70aa1e9b2a8c093c33cfd6ca0ba7f7cb858b9454.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e369f1113d5d2986be4284b61a032e75edba00a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2dfe86a3784ff99bc419140e502606c17633991a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db888ef038118346277f738eb5cea06f50264005.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9517224c7b85935a47a12dff9544d78942b0732b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9948915ecc3509fab0ca72b094bec2a5b56470d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c435f07b7eca9dc3c6b048fcb7a12275a5b62fe.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a21abc1068dec3ef7d2235c45811d33a50fb7385.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/28a664689553027553c65ef4df5661a88f2903ec.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9646d52b47647e14d1b1d27269cec40ec8a95c7.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49865fae785202dd55f5908f9299a8aec046b488.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3b267d9df9335656161aa6b6e8f30d8c72e9bf5.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88f3622fd30bc78bdc7d08a83b471e71ee5d7842.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06bf72044d661ba699e2af477574d030aabaf4f3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48021f71b57e0a089e8cff77d4d260d64a0bafe6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45764015f37fdbf876755974e28131dcc9f54cdd.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/866f216c4491563d6cd36381014f4c0bc894dd74.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3baf1d0bce1f3967fc81f9fe85bbcc3cea731d1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdniy5fvmym5vv0r5taddxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-in-settings-reference/" TargetMode="External"/><Relationship Id="rIdaus320frsxh7hqdyblcze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdemz2ljrpooiw3id5a1elg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdex5_3zwhnak5sxftxzt1m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdjtwi_zotd9rfq5s9egsld" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdohlkpv7sq2m14lv-rcegr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdprni2xnr1k2w-c-xbeigo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIdngxkpirzwr29zbph3khpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/425c9924f3a90a9a3071da2b7ebc62a72e4c2565.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e2c63ea5d082375ee387e459a6d4d85065d275d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/552bdd0f0c181f60f384ea473bce9319660fe697.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc03b0d54f500949da325265630b03ba803a49f5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72b830c1f63d2e416611e299649154180ce88d7b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e2bd2855038c452c2263b827ae0de754bffe1b8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c1ce3d2a863f898f0cd471cfe03128e8e756d82.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0592353df5e8fdc45cab19e4d1f15c3211a4cf33.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f342bb161fe17484c3e71878cc1795d3df8d1e3e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/232350d5bf3eac79fb4fe96ba13affaa18b6891c.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c8d27018fa0b2f3a70f9dfae4a82882359f3e8a.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90c2e7e6f6aa4fb564136265b8b399af939b584d.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9bfe2a69ba19e043689f9a995b5e636f56b2627.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c687c1e2a699ca27c688ab811de7fbb56642f21.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c108098134eda01d1b5b024f48a234ce5d5e7f2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/23818cdf5e292035da287d9ed91b2626d307538a.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66e4a4e7fd6a87cb25057f06c9e4a1fce2061dd3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/218e173f74775b102194f224ef51a3cd8d1e6c89.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Check-in settings reference</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>