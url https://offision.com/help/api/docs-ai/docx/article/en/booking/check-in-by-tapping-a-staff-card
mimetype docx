--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,95 +52,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfu42ycsb_y3jslhxjflhz">
+      <w:hyperlink w:history="1" r:id="rId3od2czbjbxqpb1k9ljoqw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/check-in-by-tapping-a-staff-card/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-The room needs a panel outside it, and its policy needs </w:t>
+This is a room-panel method. The room needs a panel outside it, and its policy
+needs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require check-in</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> on —
-[...3 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdfxw2f2nrlre0hboskmt8u">
+        <w:t xml:space="preserve"> on — without that a booking never waits for anybody,
+so there is nothing to tap into. See
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdcrqc7qdugarvoyqmzlk09">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. A desk has
+no panel, so this method does not apply to desks: see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId8wza_azfi0ixopw4nyxmn">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Choose how people claim a hot desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A staff card is the quickest way in and out of a room: nothing to type, nothing
 to scan, no phone. It is also the only credential most people are already
 carrying, which is why it is usually the method that actually gets used.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is also the only one that does the whole job in a single gesture. The card
 says who you are and the panel does whatever the room needs next, without asking
 a second question.</w:t>
       </w:r>
@@ -586,101 +600,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One at a time, from either the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access cards</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page or the person's own
 record — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdky4c_xrhl9xpdvy9jzc3r">
+      <w:hyperlink w:history="1" r:id="rIdcxlu7bxj5uhjhbhm4wray">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Issue an access card to someone</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Five hundred at a time, from a spreadsheet —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcptfgouv17i4ktbf1cj9s">
+      <w:hyperlink w:history="1" r:id="rIdxv8nw0ycseyze6kjmlhw3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Import card numbers in bulk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the seven card types are and which of them you issue —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdttoskxwzr3u_rqxq8obj9">
+      <w:hyperlink w:history="1" r:id="rIdkddi3m_asg2jemr5xoa6l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How access cards work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (Access cards)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -999,51 +1013,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The reader</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Not every Qbic and iAdea panel is ordered with the reader, and the HID version is
 a separate part number. Which models have it, whether yours needs the H version,
 and where the tap spot sits on each of them is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfuxb0ejorhsk_ixidw-ll">
+      <w:hyperlink w:history="1" r:id="rId1ny0arwpbrkdjl5lmwvkn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A USB reader needs no driver and no setting. It behaves as a keyboard: it types
 the card number and presses Enter, and the panel treats that as a tap. Any reader
 that works that way will do — which is most of them, and is worth checking on the
 box before you buy a hundred.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -1141,51 +1155,51 @@
       <w:r>
         <w:t xml:space="preserve">Then try the other two states, because they are the ones nobody tests: tap on a
 free room and you should get the walk-in form; tap during your own meeting and
 you should get the extend and check-out choice — or the door, if </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Card scan
 opens door during meeting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is on for that panel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If nothing at all happens when you tap, work through
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgg-r7fcwkvu5-_acqviy6">
+      <w:hyperlink w:history="1" r:id="rIdx0zew5o95volmo4bdacac">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Tapping a staff card does nothing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1203,84 +1217,84 @@
         <w:t xml:space="preserve"> A card gets somebody into a booking they already
 have; it does not give them the right to make one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether attendees may use it.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Only the organiser may act on a booking
 unless the policy says otherwise — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcbqbkrhh6ohp2gb2t6hqw">
+      <w:hyperlink w:history="1" r:id="rIdt7s-fzsh4lonnplr8u0an">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in at the booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Opening the door.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A panel wired to a lock unlocks alongside check-in; a
 panel with no access hardware still checks people in perfectly well. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdncc8kirluu5os1b0ktscr">
+      <w:hyperlink w:history="1" r:id="rIdgjx1qxnuaem6s3qyagwmr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect an AXIS door lock</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1736,51 +1750,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfu42ycsb_y3jslhxjflhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdfxw2f2nrlre0hboskmt8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdky4c_xrhl9xpdvy9jzc3r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdcptfgouv17i4ktbf1cj9s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rIdttoskxwzr3u_rqxq8obj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdfuxb0ejorhsk_ixidw-ll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdgg-r7fcwkvu5-_acqviy6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdcbqbkrhh6ohp2gb2t6hqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdncc8kirluu5os1b0ktscr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cd6931c6ce0b8bbe26e45dc806f7d6772a52115.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c5495a277427c089713204aee9b7e4578e5d16b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc859ee915e007e82aa7afc134f33fd91c6b658c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd7a641d7b753104f1b7ea58ac3976e19696f264.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3od2czbjbxqpb1k9ljoqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdcrqc7qdugarvoyqmzlk09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId8wza_azfi0ixopw4nyxmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdcxlu7bxj5uhjhbhm4wray" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdxv8nw0ycseyze6kjmlhw3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rIdkddi3m_asg2jemr5xoa6l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rId1ny0arwpbrkdjl5lmwvkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdx0zew5o95volmo4bdacac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdt7s-fzsh4lonnplr8u0an" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdgjx1qxnuaem6s3qyagwmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cd6931c6ce0b8bbe26e45dc806f7d6772a52115.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c5495a277427c089713204aee9b7e4578e5d16b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc859ee915e007e82aa7afc134f33fd91c6b658c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd7a641d7b753104f1b7ea58ac3976e19696f264.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Check in by tapping a staff card</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>