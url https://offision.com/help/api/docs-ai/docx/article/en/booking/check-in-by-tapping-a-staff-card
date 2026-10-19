--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,104 +52,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3od2czbjbxqpb1k9ljoqw">
+      <w:hyperlink w:history="1" r:id="rId_xcdfbtybzglyiogv84tv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/check-in-by-tapping-a-staff-card/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 This is a room-panel method. The room needs a panel outside it, and its policy
 needs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require check-in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on — without that a booking never waits for anybody,
 so there is nothing to tap into. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcrqc7qdugarvoyqmzlk09">
+      <w:hyperlink w:history="1" r:id="rIdmnrclkrsr4bospeqzrblt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. A desk has
 no panel, so this method does not apply to desks: see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8wza_azfi0ixopw4nyxmn">
+      <w:hyperlink w:history="1" r:id="rIdeuxwtc4pjt1uyfb9mory5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose how people claim a hot desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A staff card is the quickest way in and out of a room: nothing to type, nothing
 to scan, no phone. It is also the only credential most people are already
 carrying, which is why it is usually the method that actually gets used.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -600,101 +600,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One at a time, from either the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access cards</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page or the person's own
 record — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcxlu7bxj5uhjhbhm4wray">
+      <w:hyperlink w:history="1" r:id="rIdku0n-aio7z5_wfaq28oav">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Issue an access card to someone</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Five hundred at a time, from a spreadsheet —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxv8nw0ycseyze6kjmlhw3">
+      <w:hyperlink w:history="1" r:id="rId1wuhmqnngg9rikimxxpk3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Import card numbers in bulk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the seven card types are and which of them you issue —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkddi3m_asg2jemr5xoa6l">
+      <w:hyperlink w:history="1" r:id="rIdfp_j6foshkpj1vcas1obd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How access cards work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (Access cards)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1013,51 +1013,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The reader</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Not every Qbic and iAdea panel is ordered with the reader, and the HID version is
 a separate part number. Which models have it, whether yours needs the H version,
 and where the tap spot sits on each of them is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1ny0arwpbrkdjl5lmwvkn">
+      <w:hyperlink w:history="1" r:id="rIdxskt3gprcmhd3__idufji">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A USB reader needs no driver and no setting. It behaves as a keyboard: it types
 the card number and presses Enter, and the panel treats that as a tap. Any reader
 that works that way will do — which is most of them, and is worth checking on the
 box before you buy a hundred.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -1155,51 +1155,51 @@
       <w:r>
         <w:t xml:space="preserve">Then try the other two states, because they are the ones nobody tests: tap on a
 free room and you should get the walk-in form; tap during your own meeting and
 you should get the extend and check-out choice — or the door, if </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Card scan
 opens door during meeting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is on for that panel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If nothing at all happens when you tap, work through
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx0zew5o95volmo4bdacac">
+      <w:hyperlink w:history="1" r:id="rIdra9qlwxusndtnkkdr48dm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Tapping a staff card does nothing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1217,84 +1217,84 @@
         <w:t xml:space="preserve"> A card gets somebody into a booking they already
 have; it does not give them the right to make one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether attendees may use it.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Only the organiser may act on a booking
 unless the policy says otherwise — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt7s-fzsh4lonnplr8u0an">
+      <w:hyperlink w:history="1" r:id="rId4xumhxkptw_rhfh6vkzmr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in at the booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Opening the door.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A panel wired to a lock unlocks alongside check-in; a
 panel with no access hardware still checks people in perfectly well. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgjx1qxnuaem6s3qyagwmr">
+      <w:hyperlink w:history="1" r:id="rIda-v__oy1phqapsola1zgt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect an AXIS door lock</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1750,51 +1750,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3od2czbjbxqpb1k9ljoqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdcrqc7qdugarvoyqmzlk09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId8wza_azfi0ixopw4nyxmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdcxlu7bxj5uhjhbhm4wray" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdxv8nw0ycseyze6kjmlhw3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rIdkddi3m_asg2jemr5xoa6l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rId1ny0arwpbrkdjl5lmwvkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdx0zew5o95volmo4bdacac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdt7s-fzsh4lonnplr8u0an" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdgjx1qxnuaem6s3qyagwmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cd6931c6ce0b8bbe26e45dc806f7d6772a52115.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c5495a277427c089713204aee9b7e4578e5d16b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc859ee915e007e82aa7afc134f33fd91c6b658c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd7a641d7b753104f1b7ea58ac3976e19696f264.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_xcdfbtybzglyiogv84tv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdmnrclkrsr4bospeqzrblt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdeuxwtc4pjt1uyfb9mory5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdku0n-aio7z5_wfaq28oav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId1wuhmqnngg9rikimxxpk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rIdfp_j6foshkpj1vcas1obd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdxskt3gprcmhd3__idufji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdra9qlwxusndtnkkdr48dm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rId4xumhxkptw_rhfh6vkzmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIda-v__oy1phqapsola1zgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aae3c29fdbc8a00d9bb97dbf36354474bd08c81e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/322912c6622ca74887b14c9edc4930f0fb881ca1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67d0ccfe92b334b1dbb11d6fbb617107a966f323.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0025c019fcbebdcfbdd7f35985e966347b59b289.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Check in by tapping a staff card</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>