--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,104 +52,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_xcdfbtybzglyiogv84tv">
+      <w:hyperlink w:history="1" r:id="rIdvyukoy2w7dic6mce2job2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/check-in-by-tapping-a-staff-card/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 This is a room-panel method. The room needs a panel outside it, and its policy
 needs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require check-in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on — without that a booking never waits for anybody,
 so there is nothing to tap into. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmnrclkrsr4bospeqzrblt">
+      <w:hyperlink w:history="1" r:id="rIdiafv9u9gxluwxtygnhcgo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. A desk has
 no panel, so this method does not apply to desks: see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeuxwtc4pjt1uyfb9mory5">
+      <w:hyperlink w:history="1" r:id="rIdtlsgc0o6plwjgl8grvor1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose how people claim a hot desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A staff card is the quickest way in and out of a room: nothing to type, nothing
 to scan, no phone. It is also the only credential most people are already
 carrying, which is why it is usually the method that actually gets used.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -600,101 +600,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One at a time, from either the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access cards</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page or the person's own
 record — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdku0n-aio7z5_wfaq28oav">
+      <w:hyperlink w:history="1" r:id="rIdf9uxv8hpug1sldj6b-vt4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Issue an access card to someone</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Five hundred at a time, from a spreadsheet —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1wuhmqnngg9rikimxxpk3">
+      <w:hyperlink w:history="1" r:id="rIdgysxex65wxwykyidjpehu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Import card numbers in bulk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the seven card types are and which of them you issue —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfp_j6foshkpj1vcas1obd">
+      <w:hyperlink w:history="1" r:id="rId89mixgweg1qovo2b2yih6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How access cards work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (Access cards)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1013,51 +1013,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The reader</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Not every Qbic and iAdea panel is ordered with the reader, and the HID version is
 a separate part number. Which models have it, whether yours needs the H version,
 and where the tap spot sits on each of them is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxskt3gprcmhd3__idufji">
+      <w:hyperlink w:history="1" r:id="rId7leudetnmd87lmmzvxp6u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which booking panel hardware Offision supports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A USB reader needs no driver and no setting. It behaves as a keyboard: it types
 the card number and presses Enter, and the panel treats that as a tap. Any reader
 that works that way will do — which is most of them, and is worth checking on the
 box before you buy a hundred.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -1155,51 +1155,51 @@
       <w:r>
         <w:t xml:space="preserve">Then try the other two states, because they are the ones nobody tests: tap on a
 free room and you should get the walk-in form; tap during your own meeting and
 you should get the extend and check-out choice — or the door, if </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Card scan
 opens door during meeting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is on for that panel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If nothing at all happens when you tap, work through
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdra9qlwxusndtnkkdr48dm">
+      <w:hyperlink w:history="1" r:id="rIdhryl4ljy5cjlrykrwfsth">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Tapping a staff card does nothing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1217,84 +1217,84 @@
         <w:t xml:space="preserve"> A card gets somebody into a booking they already
 have; it does not give them the right to make one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether attendees may use it.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Only the organiser may act on a booking
 unless the policy says otherwise — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4xumhxkptw_rhfh6vkzmr">
+      <w:hyperlink w:history="1" r:id="rId5hf6rsxovwddzamfu5dcp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in at the booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Opening the door.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A panel wired to a lock unlocks alongside check-in; a
 panel with no access hardware still checks people in perfectly well. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda-v__oy1phqapsola1zgt">
+      <w:hyperlink w:history="1" r:id="rId-ryxgerwike8tqdx5nqfy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect an AXIS door lock</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1750,51 +1750,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_xcdfbtybzglyiogv84tv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdmnrclkrsr4bospeqzrblt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdeuxwtc4pjt1uyfb9mory5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdku0n-aio7z5_wfaq28oav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId1wuhmqnngg9rikimxxpk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rIdfp_j6foshkpj1vcas1obd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdxskt3gprcmhd3__idufji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdra9qlwxusndtnkkdr48dm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rId4xumhxkptw_rhfh6vkzmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIda-v__oy1phqapsola1zgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aae3c29fdbc8a00d9bb97dbf36354474bd08c81e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/322912c6622ca74887b14c9edc4930f0fb881ca1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67d0ccfe92b334b1dbb11d6fbb617107a966f323.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0025c019fcbebdcfbdd7f35985e966347b59b289.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvyukoy2w7dic6mce2job2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdiafv9u9gxluwxtygnhcgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdtlsgc0o6plwjgl8grvor1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-how-people-claim-a-hot-desk/" TargetMode="External"/><Relationship Id="rIdf9uxv8hpug1sldj6b-vt4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdgysxex65wxwykyidjpehu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/import-card-numbers-in-bulk/" TargetMode="External"/><Relationship Id="rId89mixgweg1qovo2b2yih6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rId7leudetnmd87lmmzvxp6u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-booking-panel-hardware/" TargetMode="External"/><Relationship Id="rIdhryl4ljy5cjlrykrwfsth" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rId5hf6rsxovwddzamfu5dcp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rId-ryxgerwike8tqdx5nqfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aae3c29fdbc8a00d9bb97dbf36354474bd08c81e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/322912c6622ca74887b14c9edc4930f0fb881ca1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67d0ccfe92b334b1dbb11d6fbb617107a966f323.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0025c019fcbebdcfbdd7f35985e966347b59b289.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Check in by tapping a staff card</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>