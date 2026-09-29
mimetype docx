--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-05</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcod4t9aqaud0mdubkt281">
+      <w:hyperlink w:history="1" r:id="rIdgumz_tas10f4aviwbconb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/check-in-by-qr-code-and-gps/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There are two different QR codes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">They look the same and behave differently, which is most of the confusion here.</w:t>
@@ -144,51 +144,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Scan to book</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> while the room is free.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The printed sticker</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on a door or a desk is a fixed code for that resource, and it
 does all four jobs on its own — check in, walk in, extend, check out. Producing and
 placing those is a job of its own: see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwg_ixh3cbiw7z_swwr0l8">
+      <w:hyperlink w:history="1" r:id="rIdf4mjfubd8tkacd2doytqv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Print and put up resource stickers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="two-qr-codes" descr="The panel's code carries the room's state; the sticker's carries only the resource, and the state is worked out after the scan." title="The panel's code carries the room's state; the sticker's carries only the resource, and the state is worked out after the scan."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -228,51 +228,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The panel's code carries the room's state; the sticker's carries only the resource, and the state is worked out after the scan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Scanning either of them does not mean "check in". It means "tell me about this
 resource, and do the obvious thing" — and the obvious thing depends on the room and
 on who is holding the phone. Every outcome is walked through in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr9h7ug09rkswug-iujlg4">
+      <w:hyperlink w:history="1" r:id="rIdog3slcisjjrhwjsimvvlf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in and out by scanning the sticker on a desk or room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">GPS is a condition, not a method</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Turning on </w:t>
@@ -855,106 +855,106 @@
       <w:r>
         <w:t xml:space="preserve">What it does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The panel's own methods.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Staff cards and passcodes are asked for at the
 door, and are unaffected by any of this — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq4pio9hw-b7d0crf2sypn">
+      <w:hyperlink w:history="1" r:id="rIdraq94gaorblbwscm8jww4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in at the booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr1pxo6jsu2ez_xvniw8rx">
+      <w:hyperlink w:history="1" r:id="rIdqv_znlwb6utm8jb6k5dnm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in by tapping a staff card</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the app shows a check-in button at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show check-in button
 in User Portal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and it is also the setting that makes no-show figures
 questionable — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdws9g8q3b215fxdh0icbss">
+      <w:hyperlink w:history="1" r:id="rIdgk3pwtndpmqq-e9ibqbf5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What counts as a no-show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -974,51 +974,51 @@
         <w:t xml:space="preserve">,
 under a separately named policy toggle from the panel's.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The check-in deadline.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Scanning inside the window checks you in; scanning after
 it finds the booking already gone — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqb5szpz1awyjhmkarjmbi">
+      <w:hyperlink w:history="1" r:id="rIdfrgi7w03cs05ivydth8lq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1443,51 +1443,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcod4t9aqaud0mdubkt281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdwg_ixh3cbiw7z_swwr0l8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdr9h7ug09rkswug-iujlg4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdq4pio9hw-b7d0crf2sypn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdr1pxo6jsu2ez_xvniw8rx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdws9g8q3b215fxdh0icbss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdqb5szpz1awyjhmkarjmbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/04c60d6c08d963323c5d298dd9a838869ed0a05f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ddd1d088fbdd44bb987299ae6645675996f8aead.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45426c26f24e42b631ac73da9ea73db41528fad4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb781481ce778e6bb900d32f4ff6456d345f9f58.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8c1e320ec1c938474e779a81e343698b58e6e8d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bc10a702b78b1dba4726bdbd07c0f1d3a617b791.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgumz_tas10f4aviwbconb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdf4mjfubd8tkacd2doytqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdog3slcisjjrhwjsimvvlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdraq94gaorblbwscm8jww4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdqv_znlwb6utm8jb6k5dnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdgk3pwtndpmqq-e9ibqbf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdfrgi7w03cs05ivydth8lq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/04c60d6c08d963323c5d298dd9a838869ed0a05f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ddd1d088fbdd44bb987299ae6645675996f8aead.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45426c26f24e42b631ac73da9ea73db41528fad4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7283d648b1c8561c5ded6e3f4c51cd8e06b29c82.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8c1e320ec1c938474e779a81e343698b58e6e8d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88f3622fd30bc78bdc7d08a83b471e71ee5d7842.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Checking in by QR code, and proving you are there</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>