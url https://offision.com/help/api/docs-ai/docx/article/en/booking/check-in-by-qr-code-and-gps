--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-05</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgumz_tas10f4aviwbconb">
+      <w:hyperlink w:history="1" r:id="rIdrxtydudkpz-wgodd92zej">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/check-in-by-qr-code-and-gps/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There are two different QR codes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">They look the same and behave differently, which is most of the confusion here.</w:t>
@@ -144,51 +144,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Scan to book</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> while the room is free.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The printed sticker</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on a door or a desk is a fixed code for that resource, and it
 does all four jobs on its own — check in, walk in, extend, check out. Producing and
 placing those is a job of its own: see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf4mjfubd8tkacd2doytqv">
+      <w:hyperlink w:history="1" r:id="rIdfs16f3kpgp91bao-nyv_2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Print and put up resource stickers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="two-qr-codes" descr="The panel's code carries the room's state; the sticker's carries only the resource, and the state is worked out after the scan." title="The panel's code carries the room's state; the sticker's carries only the resource, and the state is worked out after the scan."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -228,51 +228,51 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The panel's code carries the room's state; the sticker's carries only the resource, and the state is worked out after the scan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Scanning either of them does not mean "check in". It means "tell me about this
 resource, and do the obvious thing" — and the obvious thing depends on the room and
 on who is holding the phone. Every outcome is walked through in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdog3slcisjjrhwjsimvvlf">
+      <w:hyperlink w:history="1" r:id="rId2-9q7pppt-5y5sjl2wza7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in and out by scanning the sticker on a desk or room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">GPS is a condition, not a method</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Turning on </w:t>
@@ -855,106 +855,106 @@
       <w:r>
         <w:t xml:space="preserve">What it does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The panel's own methods.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Staff cards and passcodes are asked for at the
 door, and are unaffected by any of this — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdraq94gaorblbwscm8jww4">
+      <w:hyperlink w:history="1" r:id="rIdhrri3rs98d8yyp2ul_ztn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in at the booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqv_znlwb6utm8jb6k5dnm">
+      <w:hyperlink w:history="1" r:id="rIdujp5ad1ql1ohhkolhupen">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in by tapping a staff card</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the app shows a check-in button at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show check-in button
 in User Portal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and it is also the setting that makes no-show figures
 questionable — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgk3pwtndpmqq-e9ibqbf5">
+      <w:hyperlink w:history="1" r:id="rIdgiiqn6exsx8px-v_v4gf-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What counts as a no-show</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -974,51 +974,51 @@
         <w:t xml:space="preserve">,
 under a separately named policy toggle from the panel's.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The check-in deadline.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Scanning inside the window checks you in; scanning after
 it finds the booking already gone — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfrgi7w03cs05ivydth8lq">
+      <w:hyperlink w:history="1" r:id="rIdyjrhsp4fhjpveq3syef8m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1443,51 +1443,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgumz_tas10f4aviwbconb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdf4mjfubd8tkacd2doytqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdog3slcisjjrhwjsimvvlf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdraq94gaorblbwscm8jww4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdqv_znlwb6utm8jb6k5dnm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdgk3pwtndpmqq-e9ibqbf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdfrgi7w03cs05ivydth8lq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/04c60d6c08d963323c5d298dd9a838869ed0a05f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ddd1d088fbdd44bb987299ae6645675996f8aead.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45426c26f24e42b631ac73da9ea73db41528fad4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7283d648b1c8561c5ded6e3f4c51cd8e06b29c82.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8c1e320ec1c938474e779a81e343698b58e6e8d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88f3622fd30bc78bdc7d08a83b471e71ee5d7842.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrxtydudkpz-wgodd92zej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdfs16f3kpgp91bao-nyv_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId2-9q7pppt-5y5sjl2wza7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdhrri3rs98d8yyp2ul_ztn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdujp5ad1ql1ohhkolhupen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdgiiqn6exsx8px-v_v4gf-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdyjrhsp4fhjpveq3syef8m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3fc7b70f9d08bbbfc7d157c8c5d01acae625dcd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ddd7786e88b13232a568e2c79448daab6907323.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78b40b4228a11e438638848399c3931e57bd325e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29e6e365601910adc936c578447e601888381fd4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4064e5827bec867924b44910429bbff46286e40f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9bfe2a69ba19e043689f9a995b5e636f56b2627.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Checking in by QR code, and proving you are there</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>