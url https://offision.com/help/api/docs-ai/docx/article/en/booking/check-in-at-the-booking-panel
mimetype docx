--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The panel is the only check-in that proves somebody was at the door. What it offers is decided by two separate screens, which is why a button can go missing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-16</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdicvxsnp0u4y4d0ow_3ame">
+      <w:hyperlink w:history="1" r:id="rIdmekg2e-tfiqreway-jhzb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/check-in-at-the-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The panel outside the door is the only way of checking in that proves somebody was
 physically there. Everything else — the app, a QR code, a sensor — can be satisfied
 from somewhere else in the building, or from home.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -242,179 +242,222 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A booking that is never checked into does not stay booked — it leaves by a different door.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">While a booking is waiting, the panel shows </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check in</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, and beside it the
+        <w:t xml:space="preserve">. On the Meeting
+assistant the same wait is a screen of its own, which puts the no-show deadline
+on the clock — the remaining time under the word </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auto-release</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, drawn from the
+policy's </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Can check-in after (in mins)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. It is the only place the product
+counts that deadline down.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Do not confuse it with the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auto-release in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> badge in the room booking panel's
+corner. That one is the occupancy sensor's, it appears only once a booking is
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Auto-release in</w:t>
-[...12 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">in use</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and it is counting down to releasing a room that has gone empty —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdumbtcy2ivyb3cgosaht5e">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Keep the room when the sensor says it is empty</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="panel-waiting-check-in" descr="Waiting: Check in, and the Auto-release countdown beside it." title="Waiting: Check in, and the Auto-release countdown beside it."/>
+            <wp:docPr id="1" name="panel-waiting-check-in" descr="Waiting: the panel offers Check in." title="Waiting: the panel offers Check in."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3571875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Waiting: Check in, and the Auto-release countdown beside it.</w:t>
+        <w:t xml:space="preserve">Waiting: the panel offers Check in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once checked in, the same panel offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">End now</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Extend</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. On a free room it
 offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Walk in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> instead — and a walk-in never needs checking in, because whoever
 pressed it is standing there. Setting that up is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx0ezq586o3srivz31jgyb">
+      <w:hyperlink w:history="1" r:id="rIdads1mibrt1pmb1vdboiro">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let somebody take a free room at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-status-in-use" descr="In use: the same booking, one check-in later — now End now and Extend." title="In use: the same booking, one check-in later — now End now and Extend."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -449,50 +492,121 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">In use: the same booking, one check-in later — now End now and Extend.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">The next meeting can check in while this one runs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Somebody arriving at 10:45 for an 11:00 meeting is already inside the check-in
+window, but the room is still in use — and until 4.5.18 the panel offered them
+nothing, so at 11:15 their booking released itself for a no-show.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Now a line appears under the action buttons as soon as the next booking's window
+opens: its start time, its subject, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Tapping it checks that
+booking in from where the person is standing; the button becomes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Checked in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+and the line stays until the room turns over. It is drawn on the Scheduling and
+Center designs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Checking in early this way does not cut the meeting still running short. The new
+booking's start lands at the end of whatever is holding the room, never before
+it — see </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId3kz5d0e8xk-lh9mxlehj2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">How check-in and no-show work</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Two screens decide what it asks for, and neither is the policy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the part that produces "the button has disappeared" reports, because the two
 screens live in different sections and either one can remove a button the other
 enabled.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">User identify settings</w:t>
       </w:r>
       <w:r>
@@ -530,51 +644,51 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking
 pin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Face identification</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. At least one must stay on. Setting up the card
 one end to end is its own page —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdomtsy-tqqnri3j9uavxtc">
+      <w:hyperlink w:history="1" r:id="rIdenl8poeln3mu9trm73oxt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in by tapping a staff card</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/check-in-method (Check-in method)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -977,51 +1091,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">An outside attendee has no credential:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Someone from another company has no staff card, no passcode and no account for a QR
 code to match. The booking pin is the one method that identifies the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 instead of a person — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdth-chcat_gh7kl7xhaz2z">
+      <w:hyperlink w:history="1" r:id="rIdimptxolru4v8afyrlfifv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let outside attendees check in with a booking pin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What it does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1048,51 +1162,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether check-in is required at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require check-in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the
 resource's policy — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddpmp7ckkze9rtwgv-kybu">
+      <w:hyperlink w:history="1" r:id="rIdizd3y_ezunkh1n5r3xwwd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1101,50 +1215,84 @@
       <w:r>
         <w:t xml:space="preserve"> Where a panel is wired to a lock, unlocking is a separate
 action that rides along with check-in; a panel with no access hardware still checks
 people in perfectly well.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What the panel looks like.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Skin, logo and idle screen are the panel's design
 settings, not its check-in behaviour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Whether the panel can reach the server.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Checking in needs the server. A panel
+on a broken link keeps showing the day but cannot take a check-in, and nothing is
+queued for when the link returns — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdtds4ydwvplyfcbfmg3nbi">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">A booking panel keeps running when the network drops</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1560,51 +1708,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdicvxsnp0u4y4d0ow_3ame" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdx0ezq586o3srivz31jgyb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rIdomtsy-tqqnri3j9uavxtc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdth-chcat_gh7kl7xhaz2z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIddpmp7ckkze9rtwgv-kybu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f902e5155976412b4f7c87bd70eab117892c2e22.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/908ae6a7821a7b3a08c930e894640365d092557a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d4a49f3de81555385b466fc27f45889e11c41df.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba9c481131b6bdc07cc822fa40cb375c2b731360.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bfd90a43e74ae9c00c3dd1e1c6b9ef2adad20d86.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ee9d4ff2dcd5853bd5d55de8339e3fa6855bb71.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/960c65c4c40a55106a60ada76f3d622ba916ba9c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83b557139cf9342f382c2b1ad729e7419d9a2849.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmekg2e-tfiqreway-jhzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdumbtcy2ivyb3cgosaht5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdads1mibrt1pmb1vdboiro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId3kz5d0e8xk-lh9mxlehj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdenl8poeln3mu9trm73oxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdimptxolru4v8afyrlfifv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdizd3y_ezunkh1n5r3xwwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdtds4ydwvplyfcbfmg3nbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f902e5155976412b4f7c87bd70eab117892c2e22.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/908ae6a7821a7b3a08c930e894640365d092557a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d4a49f3de81555385b466fc27f45889e11c41df.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba9c481131b6bdc07cc822fa40cb375c2b731360.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bfd90a43e74ae9c00c3dd1e1c6b9ef2adad20d86.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ee9d4ff2dcd5853bd5d55de8339e3fa6855bb71.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/960c65c4c40a55106a60ada76f3d622ba916ba9c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f81471e45e8d3032453af7efb2255fabedb08a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Checking in at the booking panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>