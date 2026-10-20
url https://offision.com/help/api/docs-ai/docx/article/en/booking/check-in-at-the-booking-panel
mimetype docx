--- v1 (2026-09-29)
+++ v2 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmekg2e-tfiqreway-jhzb">
+      <w:hyperlink w:history="1" r:id="rIdzamwm1gjexrairam__maf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/check-in-at-the-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The panel outside the door is the only way of checking in that proves somebody was
 physically there. Everything else — the app, a QR code, a sensor — can be satisfied
 from somewhere else in the building, or from home.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -299,51 +299,51 @@
         <w:t xml:space="preserve">Do not confuse it with the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Auto-release in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> badge in the room booking panel's
 corner. That one is the occupancy sensor's, it appears only once a booking is
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">in use</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and it is counting down to releasing a room that has gone empty —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdumbtcy2ivyb3cgosaht5e">
+      <w:hyperlink w:history="1" r:id="rIdf9r1uxlj_fq5tcwnfbwav">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Keep the room when the sensor says it is empty</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-waiting-check-in" descr="Waiting: the panel offers Check in." title="Waiting: the panel offers Check in."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -413,51 +413,51 @@
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Extend</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. On a free room it
 offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Walk in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> instead — and a walk-in never needs checking in, because whoever
 pressed it is standing there. Setting that up is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdads1mibrt1pmb1vdboiro">
+      <w:hyperlink w:history="1" r:id="rId1ocn05_ilcnka0nkhglyv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let somebody take a free room at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-status-in-use" descr="In use: the same booking, one check-in later — now End now and Extend." title="In use: the same booking, one check-in later — now End now and Extend."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -546,51 +546,51 @@
         <w:t xml:space="preserve">. Tapping it checks that
 booking in from where the person is standing; the button becomes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Checked in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 and the line stays until the room turns over. It is drawn on the Scheduling and
 Center designs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Checking in early this way does not cut the meeting still running short. The new
 booking's start lands at the end of whatever is holding the room, never before
 it — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3kz5d0e8xk-lh9mxlehj2">
+      <w:hyperlink w:history="1" r:id="rId4ibm4_k2bd4n3_ejw0avi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two screens decide what it asks for, and neither is the policy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the part that produces "the button has disappeared" reports, because the two
@@ -644,51 +644,51 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking
 pin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Face identification</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. At least one must stay on. Setting up the card
 one end to end is its own page —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdenl8poeln3mu9trm73oxt">
+      <w:hyperlink w:history="1" r:id="rIdanb3rs2g2zrliwe2xqzfi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in by tapping a staff card</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/check-in-method (Check-in method)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1091,51 +1091,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">An outside attendee has no credential:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Someone from another company has no staff card, no passcode and no account for a QR
 code to match. The booking pin is the one method that identifies the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 instead of a person — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdimptxolru4v8afyrlfifv">
+      <w:hyperlink w:history="1" r:id="rIdrtoz4zdpf7diuqarpheyo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let outside attendees check in with a booking pin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What it does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1162,51 +1162,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether check-in is required at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require check-in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the
 resource's policy — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdizd3y_ezunkh1n5r3xwwd">
+      <w:hyperlink w:history="1" r:id="rIdjcg9cidqng29vnsfuybtd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1239,51 +1239,51 @@
 settings, not its check-in behaviour.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the panel can reach the server.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Checking in needs the server. A panel
 on a broken link keeps showing the day but cannot take a check-in, and nothing is
 queued for when the link returns — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtds4ydwvplyfcbfmg3nbi">
+      <w:hyperlink w:history="1" r:id="rIdhfjststyxshp4bgimgqwb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A booking panel keeps running when the network drops</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1708,51 +1708,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmekg2e-tfiqreway-jhzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdumbtcy2ivyb3cgosaht5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdads1mibrt1pmb1vdboiro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId3kz5d0e8xk-lh9mxlehj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdenl8poeln3mu9trm73oxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdimptxolru4v8afyrlfifv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdizd3y_ezunkh1n5r3xwwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdtds4ydwvplyfcbfmg3nbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f902e5155976412b4f7c87bd70eab117892c2e22.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/908ae6a7821a7b3a08c930e894640365d092557a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d4a49f3de81555385b466fc27f45889e11c41df.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba9c481131b6bdc07cc822fa40cb375c2b731360.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bfd90a43e74ae9c00c3dd1e1c6b9ef2adad20d86.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ee9d4ff2dcd5853bd5d55de8339e3fa6855bb71.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/960c65c4c40a55106a60ada76f3d622ba916ba9c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f81471e45e8d3032453af7efb2255fabedb08a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzamwm1gjexrairam__maf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdf9r1uxlj_fq5tcwnfbwav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rId1ocn05_ilcnka0nkhglyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId4ibm4_k2bd4n3_ejw0avi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdanb3rs2g2zrliwe2xqzfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdrtoz4zdpf7diuqarpheyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdjcg9cidqng29vnsfuybtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdhfjststyxshp4bgimgqwb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ec00bda63e8072a2a29140cb37c01edecc2faa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf8e0cc91b507857ea93e7510f4abe559c6a817c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00dadd5139edf5d0866447a686bb5614ce0a22ae.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5007ea4165ed72a71dbfb37073ae32eb5815442.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f47a89ddfd9f6bbeb6f078a46ebd466639e15ba2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5777d505b19f6df57cc40eb3632539cef3f36e39.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6bcc9bb7c4885561dd6b2bad9a746aad013e392.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39b60fbe8dddcb578a6a51ee17ffd88f5d6be07f.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Checking in at the booking panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>