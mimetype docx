--- v2 (2026-10-20)
+++ v3 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzamwm1gjexrairam__maf">
+      <w:hyperlink w:history="1" r:id="rIdx7y1u1_efcfqiwnirlp_a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/check-in-at-the-booking-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The panel outside the door is the only way of checking in that proves somebody was
 physically there. Everything else — the app, a QR code, a sensor — can be satisfied
 from somewhere else in the building, or from home.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -299,51 +299,51 @@
         <w:t xml:space="preserve">Do not confuse it with the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Auto-release in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> badge in the room booking panel's
 corner. That one is the occupancy sensor's, it appears only once a booking is
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">in use</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and it is counting down to releasing a room that has gone empty —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf9r1uxlj_fq5tcwnfbwav">
+      <w:hyperlink w:history="1" r:id="rIdkb2xqdsznh6bfrip07ext">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Keep the room when the sensor says it is empty</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-waiting-check-in" descr="Waiting: the panel offers Check in." title="Waiting: the panel offers Check in."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -413,51 +413,51 @@
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Extend</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. On a free room it
 offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Walk in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> instead — and a walk-in never needs checking in, because whoever
 pressed it is standing there. Setting that up is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1ocn05_ilcnka0nkhglyv">
+      <w:hyperlink w:history="1" r:id="rId4zypiuz6stkcf3fpmafll">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let somebody take a free room at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="panel-status-in-use" descr="In use: the same booking, one check-in later — now End now and Extend." title="In use: the same booking, one check-in later — now End now and Extend."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -546,51 +546,51 @@
         <w:t xml:space="preserve">. Tapping it checks that
 booking in from where the person is standing; the button becomes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Checked in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 and the line stays until the room turns over. It is drawn on the Scheduling and
 Center designs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Checking in early this way does not cut the meeting still running short. The new
 booking's start lands at the end of whatever is holding the room, never before
 it — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4ibm4_k2bd4n3_ejw0avi">
+      <w:hyperlink w:history="1" r:id="rId4fq6rdsv-c6gfw0ljo1_s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two screens decide what it asks for, and neither is the policy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the part that produces "the button has disappeared" reports, because the two
@@ -644,51 +644,51 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking
 pin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Face identification</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. At least one must stay on. Setting up the card
 one end to end is its own page —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdanb3rs2g2zrliwe2xqzfi">
+      <w:hyperlink w:history="1" r:id="rIddaq_jtgevstkmrnr3tppo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in by tapping a staff card</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/check-in-method (Check-in method)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1091,51 +1091,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">An outside attendee has no credential:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Someone from another company has no staff card, no passcode and no account for a QR
 code to match. The booking pin is the one method that identifies the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 instead of a person — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrtoz4zdpf7diuqarpheyo">
+      <w:hyperlink w:history="1" r:id="rIdl4nof6cel_w1sfmmpqky_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let outside attendees check in with a booking pin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What it does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1162,51 +1162,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether check-in is required at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require check-in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the
 resource's policy — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjcg9cidqng29vnsfuybtd">
+      <w:hyperlink w:history="1" r:id="rIdh9omu16l6i51_ct4_9p9f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1239,51 +1239,51 @@
 settings, not its check-in behaviour.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the panel can reach the server.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Checking in needs the server. A panel
 on a broken link keeps showing the day but cannot take a check-in, and nothing is
 queued for when the link returns — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhfjststyxshp4bgimgqwb">
+      <w:hyperlink w:history="1" r:id="rIdkshrwnqroe7mdovonlywv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A booking panel keeps running when the network drops</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1708,51 +1708,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzamwm1gjexrairam__maf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdf9r1uxlj_fq5tcwnfbwav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rId1ocn05_ilcnka0nkhglyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId4ibm4_k2bd4n3_ejw0avi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdanb3rs2g2zrliwe2xqzfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdrtoz4zdpf7diuqarpheyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdjcg9cidqng29vnsfuybtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdhfjststyxshp4bgimgqwb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ec00bda63e8072a2a29140cb37c01edecc2faa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf8e0cc91b507857ea93e7510f4abe559c6a817c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00dadd5139edf5d0866447a686bb5614ce0a22ae.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5007ea4165ed72a71dbfb37073ae32eb5815442.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f47a89ddfd9f6bbeb6f078a46ebd466639e15ba2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5777d505b19f6df57cc40eb3632539cef3f36e39.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6bcc9bb7c4885561dd6b2bad9a746aad013e392.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39b60fbe8dddcb578a6a51ee17ffd88f5d6be07f.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx7y1u1_efcfqiwnirlp_a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdkb2xqdsznh6bfrip07ext" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rId4zypiuz6stkcf3fpmafll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/walk-in-at-the-panel/" TargetMode="External"/><Relationship Id="rId4fq6rdsv-c6gfw0ljo1_s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIddaq_jtgevstkmrnr3tppo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdl4nof6cel_w1sfmmpqky_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-outside-attendees-check-in-with-a-booking-pin/" TargetMode="External"/><Relationship Id="rIdh9omu16l6i51_ct4_9p9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdkshrwnqroe7mdovonlywv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/a-panel-keeps-running-when-the-network-drops/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ec00bda63e8072a2a29140cb37c01edecc2faa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf8e0cc91b507857ea93e7510f4abe559c6a817c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00dadd5139edf5d0866447a686bb5614ce0a22ae.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5007ea4165ed72a71dbfb37073ae32eb5815442.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f47a89ddfd9f6bbeb6f078a46ebd466639e15ba2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5777d505b19f6df57cc40eb3632539cef3f36e39.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6bcc9bb7c4885561dd6b2bad9a746aad013e392.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39b60fbe8dddcb578a6a51ee17ffd88f5d6be07f.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Checking in at the booking panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>