--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvdkt8mslry_vdacnamq2-">
+      <w:hyperlink w:history="1" r:id="rIdisfiamhg1cxzpjbmvdlhh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/check-in-and-out-by-occupancy-sensor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="sensor-signal-to-automation" descr="The sensor only ever reports occupied or empty. Three separate settings decide what the booking does about it." title="The sensor only ever reports occupied or empty. Three separate settings decide what the booking does about it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -154,51 +154,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A sensor must already be reporting into Offision and linked to this room or desk
 as a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a sensor bound as a Location reports the floor, and no booking
 follows from it. Which sensors report occupancy, and how each one is linked, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds5wanec41se7gm6lcr8ja">
+      <w:hyperlink w:history="1" r:id="rIdbyign8nkjjpdiw7kbcvpc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which occupancy sensors work with booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">They are not on the check-in page</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Require check-in, </w:t>
@@ -724,51 +724,51 @@
       <w:r>
         <w:t xml:space="preserve"> releases the room once the
 sensor has reported nobody for long enough.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It only ever acts on a booking that is already </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">checked in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. A booking nobody
 arrived at is released by the check-in window instead, which is a different
 mechanism with a different timer — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1pk2npdl6tty8_sisdszm">
+      <w:hyperlink w:history="1" r:id="rIdxumgvycnbu7ia4jspmhqz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Continuous no presence duration (in minutes)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is how long the quiet has to
 last, counted from the booking's start or the last reading, whichever is later.
@@ -961,51 +961,51 @@
         <w:t xml:space="preserve"> screen with one button, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">I'm still
 here</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is the answer to the quiet room that is still in use — a workshop where
 everybody is at a whiteboard out of the sensor's view, or a long call taken from
 one corner. The tap is sticky rather than a snooze, and the two panel designs
 differ over whether it can be undone, so the details are on
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfk8agjzusldxbyozbh4sj">
+      <w:hyperlink w:history="1" r:id="rIdigt7293wemlpnm-zylkp6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Keep the room when the sensor says it is empty</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="sensor-field-checkout" descr="Enable auto checkout by the occupancy sensor, which acts only on a booking already checked in." title="Enable auto checkout by the occupancy sensor, which acts only on a booking already checked in."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1568,188 +1568,188 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Book the room, sit in it, then leave. After the no-presence duration the booking
 releases itself, and its history records the release as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Auto Check out</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdggt9s7nebeje4rjtzznxc">
+      <w:hyperlink w:history="1" r:id="rIdnfkcbyyfu-5fixzdpkk1z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Trace what happened to a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A booking nobody turned up to.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the check-in window, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw_gro2c33nlzytroktjr8">
+      <w:hyperlink w:history="1" r:id="rId8td40aumurptx3tqzhuh6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The buttons people press themselves</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, End now and extend — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiv3syscztp40k3e9eamza">
+      <w:hyperlink w:history="1" r:id="rIdpnz6u8we_y4_oggfwunza">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Extend or end a meeting early</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which sensor watches which room.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is set on the sensor itself — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5oh9-z9vvq8sjrdi1y11h">
+      <w:hyperlink w:history="1" r:id="rIdkogldss1xdsv7fkphkf_q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which occupancy sensors work with booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How many people are in the room.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> An occupancy sensor reports occupied or
 not, and nothing here needs more than that —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzjp-r4pb_fipsxcmddhyt">
+      <w:hyperlink w:history="1" r:id="rIdykuswfnhupuyjimjdzx1a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a people counter is a different device</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2174,51 +2174,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvdkt8mslry_vdacnamq2-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIds5wanec41se7gm6lcr8ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rId1pk2npdl6tty8_sisdszm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdfk8agjzusldxbyozbh4sj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdggt9s7nebeje4rjtzznxc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rIdw_gro2c33nlzytroktjr8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdiv3syscztp40k3e9eamza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId5oh9-z9vvq8sjrdi1y11h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdzjp-r4pb_fipsxcmddhyt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/#a-people-counter-is-not-an-occupancy-sensor" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d2b7cd1e7e9183b6800868224c844ba6ef15c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b00ece4f0acbcb666f119f09b4bedc385c666edc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dad3671fc49217a4737e07548a60179ad55f9610.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8426e0dd2ccda6450dea34c82fdbb91d8f0af9e5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aebf0ab6c9bdcfe913145fe2b1d28d51f18f46ad.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3949826e3acee8a2886da47b7ef9ff6563b03e68.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b86ab59e119edbe7bc4a6cff6319872f8d3d3c0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2cd55eb61f10b30703113752839cf82abbef87b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e71e6c1059de11093fa5dfdb1acef16cda7ae81.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d760ca98393cb90097eb0c693f88bc9dd77554e5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/74998917ef416199c015f105d7843ee44b668c9b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6354e5fb292de7c72b0d3c12645bc131e0488324.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dfb6c240332c193d095371980de9ed2b4a4f4a1e.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdisfiamhg1cxzpjbmvdlhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdbyign8nkjjpdiw7kbcvpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdxumgvycnbu7ia4jspmhqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdigt7293wemlpnm-zylkp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/keep-the-room-when-the-sensor-says-empty/" TargetMode="External"/><Relationship Id="rIdnfkcbyyfu-5fixzdpkk1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rId8td40aumurptx3tqzhuh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdpnz6u8we_y4_oggfwunza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdkogldss1xdsv7fkphkf_q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdykuswfnhupuyjimjdzx1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/#a-people-counter-is-not-an-occupancy-sensor" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52f88d969a71671fdbde978299917426249cbbe8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd61dc8b85535a5ea7eb5b7820b50c9274f4ef9a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/669a08ddff9644fd55ff0afae54ea7040b8d618a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88cac0d3af29fcde112b6971f7dda0090817ed0b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9b0d5b6f2afdd4e8d63f37140deaf99ca86cf026.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99c42b7df1e36640d3fc833725a97eb07587d649.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a8903407f1d14ab4ee4ecf87a5318cb31f096f3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c024d57564d1185475eddce67167ec84e6b5386e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dde92794f6cbcca526ebcb2d3e42410c6b1d8bac.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c2553b3864d1bca83a0ab61dcfb341eff08fb64.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c16455717eaf4cebd57bec04461403268c244f0d.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8920e1b5fd491a823938f70c06f0f8cccf4bbcc3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90717c2ca4ea6a8c0e038b0b6600454d3804cb21.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let an occupancy sensor check in, check out and extend a booking</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>