--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwxbmgqst7pi3cuu9rtted">
+      <w:hyperlink w:history="1" r:id="rId_tolr-q1a1dxjjpfpt2t8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/change-the-order-rooms-appear-in/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rooms are never dragged into a custom order. The room list is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">sorted</w:t>
       </w:r>
@@ -250,76 +250,76 @@
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → ui-customization/others (UI customization)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="1609725"/>
+            <wp:extent cx="5715000" cy="2343150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="room-order-order-by" descr="Order by — the order rooms appear in before anybody sorts them." title="Order by — the order rooms appear in before anybody sorts them."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="1609725"/>
+                      <a:ext cx="5715000" cy="2343150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -370,51 +370,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Push individual rooms up</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Suggestion Priority</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the closest thing to a hand-placed order: a number
 from 0 (Lowest) to 5 (Highest) on each room, sorted highest first. It is set on
 the room itself — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdctepaeqah6ym3kdkjtwj1">
+      <w:hyperlink w:history="1" r:id="rId8zcix-cg7und5sxeqwban">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and it also decides which
 rooms Offision suggests first when someone books.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">With the default order left on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Suggestion priority</w:t>
@@ -499,51 +499,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">starts</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Each person has an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Order</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 control in the app's filter, and once they pick one, their browser keeps it —
 their choice wins over your default from then on. Your default is still
 honoured as the first option offered to them. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0iam5vviazrry252huixh">
+      <w:hyperlink w:history="1" r:id="rIdtw93caw5na9jbvvtknfqv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sort the room list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for what that looks
 like from their side.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So if one person reports rooms "in the wrong order" while everyone else sees
 them fine, they have almost certainly picked a sort of their own — have them
 change </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -582,83 +582,83 @@
         <w:t xml:space="preserve"> The resource list in the console sorts by
 its column headers, per signed-in admin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which rooms appear at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A room someone cannot see is a team-space or
 filter question — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk9t8yddq4snxhnncqgqe8">
+      <w:hyperlink w:history="1" r:id="rId2cdcr3ivdihddx3bsqe3u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The calendar's density.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> How many rooms fit on screen is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3nll-9wb6bwdgdafpqln7">
+      <w:hyperlink w:history="1" r:id="rId80nt13kg08gpdn_jjkvn1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">column width and row height</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, not order.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1083,51 +1083,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwxbmgqst7pi3cuu9rtted" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdctepaeqah6ym3kdkjtwj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId0iam5vviazrry252huixh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdk9t8yddq4snxhnncqgqe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId3nll-9wb6bwdgdafpqln7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79d4fc2e6580e46801c1d8c8243c1980731523c9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_tolr-q1a1dxjjpfpt2t8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rId8zcix-cg7und5sxeqwban" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdtw93caw5na9jbvvtknfqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sort-the-room-list/" TargetMode="External"/><Relationship Id="rId2cdcr3ivdihddx3bsqe3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId80nt13kg08gpdn_jjkvn1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f37e2a9a0f56a78d197ab758937198283e989dc.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Change the order rooms appear in</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>