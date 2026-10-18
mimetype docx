--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_tolr-q1a1dxjjpfpt2t8">
+      <w:hyperlink w:history="1" r:id="rIda5nagbwheh_9fgbak_f-c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/change-the-order-rooms-appear-in/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rooms are never dragged into a custom order. The room list is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">sorted</w:t>
       </w:r>
@@ -370,51 +370,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Push individual rooms up</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Suggestion Priority</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the closest thing to a hand-placed order: a number
 from 0 (Lowest) to 5 (Highest) on each room, sorted highest first. It is set on
 the room itself — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8zcix-cg7und5sxeqwban">
+      <w:hyperlink w:history="1" r:id="rIdojswop9xfj9pwb9ol7q8e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and it also decides which
 rooms Offision suggests first when someone books.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">With the default order left on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Suggestion priority</w:t>
@@ -499,51 +499,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">starts</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Each person has an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Order</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 control in the app's filter, and once they pick one, their browser keeps it —
 their choice wins over your default from then on. Your default is still
 honoured as the first option offered to them. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtw93caw5na9jbvvtknfqv">
+      <w:hyperlink w:history="1" r:id="rIdtjyruwirtzh-hl-8kwzj6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sort the room list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for what that looks
 like from their side.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So if one person reports rooms "in the wrong order" while everyone else sees
 them fine, they have almost certainly picked a sort of their own — have them
 change </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -582,83 +582,83 @@
         <w:t xml:space="preserve"> The resource list in the console sorts by
 its column headers, per signed-in admin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which rooms appear at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A room someone cannot see is a team-space or
 filter question — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2cdcr3ivdihddx3bsqe3u">
+      <w:hyperlink w:history="1" r:id="rId1saf-j5mxwpbkjkxbyk57">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The calendar's density.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> How many rooms fit on screen is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId80nt13kg08gpdn_jjkvn1">
+      <w:hyperlink w:history="1" r:id="rIdwuehmrj_iituiagptfk30">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">column width and row height</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, not order.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1083,51 +1083,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_tolr-q1a1dxjjpfpt2t8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rId8zcix-cg7und5sxeqwban" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdtw93caw5na9jbvvtknfqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sort-the-room-list/" TargetMode="External"/><Relationship Id="rId2cdcr3ivdihddx3bsqe3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId80nt13kg08gpdn_jjkvn1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f37e2a9a0f56a78d197ab758937198283e989dc.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIda5nagbwheh_9fgbak_f-c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdojswop9xfj9pwb9ol7q8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdtjyruwirtzh-hl-8kwzj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sort-the-room-list/" TargetMode="External"/><Relationship Id="rId1saf-j5mxwpbkjkxbyk57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdwuehmrj_iituiagptfk30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79f3919f5d87a8c1fb5aeb89d362667dcba5c737.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Change the order rooms appear in</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>