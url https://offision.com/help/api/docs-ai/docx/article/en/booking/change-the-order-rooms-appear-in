--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -26,106 +26,119 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Change the order rooms appear in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rooms are never dragged into place — the list is sorted. One setting picks the default order everyone starts from, Suggestion priority pushes individual rooms up, and each person can re-sort for themselves.</w:t>
+        <w:t xml:space="preserve">Set room ordering in the user portal and an independent default for the management calendar. Explain suggestion priority, location, capacity, combined-room grouping and each signed-in administrator’s personal order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-10-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda5nagbwheh_9fgbak_f-c">
+      <w:hyperlink w:history="1" r:id="rIdhocvdzfxufvgz_ite1q7o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/change-the-order-rooms-appear-in/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → ui-customization/others (UI customization)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rooms are never dragged into a custom order. The room list is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">sorted</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and
 three things decide what that sort produces: the default order you set for the
-whole workspace, a per-room </w:t>
+user portal, a per-room </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Suggestion Priority</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> that pushes favourites of
 yours up whenever suggestions are in play, and — last and strongest — the order
 each person picks for themselves in the app.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
@@ -144,51 +157,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Order by</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Others</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page of UI customization, decides how the room
-list and the booking calendar are sorted before anyone touches a filter:
+list and the user portal booking calendar are sorted before anyone touches a filter:
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Suggestion priority</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Favourite</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -227,63 +240,50 @@
         </w:rPr>
         <w:t xml:space="preserve">Capacity</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Availability</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Out of the box it is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Suggestion priority</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Where in Offision: admin app → ui-customization/others (UI customization)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2343150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="room-order-order-by" descr="Order by — the order rooms appear in before anybody sorts them." title="Order by — the order rooms appear in before anybody sorts them."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -370,51 +370,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Push individual rooms up</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Suggestion Priority</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the closest thing to a hand-placed order: a number
 from 0 (Lowest) to 5 (Highest) on each room, sorted highest first. It is set on
 the room itself — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdojswop9xfj9pwb9ol7q8e">
+      <w:hyperlink w:history="1" r:id="rIdej9hpcmijhkddyv3yns48">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and it also decides which
 rooms Offision suggests first when someone books.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">With the default order left on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Suggestion priority</w:t>
@@ -499,51 +499,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">starts</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Each person has an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Order</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 control in the app's filter, and once they pick one, their browser keeps it —
 their choice wins over your default from then on. Your default is still
 honoured as the first option offered to them. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtjyruwirtzh-hl-8kwzj6">
+      <w:hyperlink w:history="1" r:id="rIdwh_z0xidfn2uetbvsiog_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sort the room list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for what that looks
 like from their side.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So if one person reports rooms "in the wrong order" while everyone else sees
 them fine, they have almost certainly picked a sort of their own — have them
 change </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -582,92 +582,364 @@
         <w:t xml:space="preserve"> The resource list in the console sorts by
 its column headers, per signed-in admin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which rooms appear at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A room someone cannot see is a team-space or
 filter question — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1saf-j5mxwpbkjkxbyk57">
+      <w:hyperlink w:history="1" r:id="rId-kl7ipdpbnu-syryni9xu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The calendar's density.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> How many rooms fit on screen is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwuehmrj_iituiagptfk30">
+      <w:hyperlink w:history="1" r:id="rIdqltkz8jb9iqvra9zeoz3b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">column width and row height</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, not order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set the management calendar's order separately</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">UI customization → Management calendar → Columns</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Default sort order</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sets the initial resource order for the administrator calendar. It is independent of the user portal's default above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Choose </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suggestion priority</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Location</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Capacity</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Combine rooms first</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Single rooms first</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Suggestion priority puts higher values first; Capacity puts smaller rooms first. The room-first choices group combined and single rooms, then sort names within each group. When a room-only order does not apply to the selected resource type, the calendar uses location order and keeps the saved choice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → ui-customization/management-calendar (Management calendar)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">On the management calendar, use the order selector below the mini calendar and above </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resource</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to choose a personal order. Your choice is saved for your signed-in account, overrides the initial default, and does not change anyone else's choice. Sorting applies to all filtered resources before they are split into pages. Existing visibility and booking permissions still apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → booking/calendar (Management calendar)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2038350"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="management-calendar-default-order" descr="The management calendar has its own default sort order." title="The management calendar has its own default sort order."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2038350"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The management calendar has its own default sort order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4038600"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="management-calendar-personal-order" descr="The personal order selector sits between the mini calendar and Resource." title="The personal order selector sits between the mini calendar and Resource."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4038600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The personal order selector sits between the mini calendar and Resource.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1083,51 +1355,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIda5nagbwheh_9fgbak_f-c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdojswop9xfj9pwb9ol7q8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdtjyruwirtzh-hl-8kwzj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sort-the-room-list/" TargetMode="External"/><Relationship Id="rId1saf-j5mxwpbkjkxbyk57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdwuehmrj_iituiagptfk30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79f3919f5d87a8c1fb5aeb89d362667dcba5c737.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhocvdzfxufvgz_ite1q7o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/change-the-order-rooms-appear-in/" TargetMode="External"/><Relationship Id="rIdej9hpcmijhkddyv3yns48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdwh_z0xidfn2uetbvsiog_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sort-the-room-list/" TargetMode="External"/><Relationship Id="rId-kl7ipdpbnu-syryni9xu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdqltkz8jb9iqvra9zeoz3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79f3919f5d87a8c1fb5aeb89d362667dcba5c737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a8969c82d491ff2914f27bc160bd76590efd93a4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/62f857870ac4342166b1993166133f66f3a37011.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Change the order rooms appear in</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>