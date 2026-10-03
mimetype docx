--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtbgx8v0aedadwbit8huw4">
+      <w:hyperlink w:history="1" r:id="rId1cyn1vw8iknklddjavd8l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/booking-rules-start-from-the-problem/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="problem-to-rule" descr="The complaints every office knows — each one below maps to the one rule that answers it." title="The complaints every office knows — each one below maps to the one rule that answers it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -190,217 +190,217 @@
       <w:r>
         <w:t xml:space="preserve">Six complaints, one rule each</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rooms are booked but nobody comes.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Require check-in — a booking nobody
 checks into becomes a no-show and the room is handed back. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0ldvpmdt3ysfwtnyxcpyv">
+      <w:hyperlink w:history="1" r:id="rIdsdwgrnulsxslvs854bf84">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The calendar is claimed months out.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Set a rolling booking window so
 everyone books within the same horizon. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddsrr9cb1h47ahdr3bv0ie">
+      <w:hyperlink w:history="1" r:id="rIdxaqc-nldajxt2zs7nz3sh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Limit how far ahead people can book</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A few people hold most of the rooms.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Cap how long one booking may run,
 and give each person a budget to spend. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt_pafolsu-pgrb8nnhzmz">
+      <w:hyperlink w:history="1" r:id="rIdqxv3h8rsr82-drbx2xmcl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How booking quota works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The big room hosts two-person meetings.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Send only the underfilled
 bookings for approval, so someone says yes before a boardroom is taken for
 two. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdheszrhfcitjeq73jqwlga">
+      <w:hyperlink w:history="1" r:id="rIdmp7sort5cpmlhj9pkmewi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Keep large rooms for large meetings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Meetings land outside office hours.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Give the rooms business hours, and a
 booking outside them is refused. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtnoltwseqdy3zpvl1n0_5">
+      <w:hyperlink w:history="1" r:id="rIdrf1eb0v3yoobi1p2uitr_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Limit booking to business hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The rules block the wrong people.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Do not loosen the policy for everyone —
 add an override rule for just that group. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxntdprzqfpneoycm2ftub">
+      <w:hyperlink w:history="1" r:id="rIdxbmavwlexucyswu75fohp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let managers book further ahead</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Start with one rule</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pick the complaint that costs the most, set that one rule on the policy your
@@ -881,51 +881,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtbgx8v0aedadwbit8huw4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/booking-rules-start-from-the-problem/" TargetMode="External"/><Relationship Id="rId0ldvpmdt3ysfwtnyxcpyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIddsrr9cb1h47ahdr3bv0ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdt_pafolsu-pgrb8nnhzmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdheszrhfcitjeq73jqwlga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdtnoltwseqdy3zpvl1n0_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdxntdprzqfpneoycm2ftub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03bc3f167c27a0a226a07f5011b27c71cf8d2652.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1cyn1vw8iknklddjavd8l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/booking-rules-start-from-the-problem/" TargetMode="External"/><Relationship Id="rIdsdwgrnulsxslvs854bf84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdxaqc-nldajxt2zs7nz3sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdqxv3h8rsr82-drbx2xmcl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdmp7sort5cpmlhj9pkmewi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdrf1eb0v3yoobi1p2uitr_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdxbmavwlexucyswu75fohp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03bc3f167c27a0a226a07f5011b27c71cf8d2652.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Which booking rule solves which problem</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>