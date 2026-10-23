--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1cyn1vw8iknklddjavd8l">
+      <w:hyperlink w:history="1" r:id="rIdmzb6fhk_fzwi52hi-tosf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/booking-rules-start-from-the-problem/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="problem-to-rule" descr="The complaints every office knows — each one below maps to the one rule that answers it." title="The complaints every office knows — each one below maps to the one rule that answers it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -190,217 +190,217 @@
       <w:r>
         <w:t xml:space="preserve">Six complaints, one rule each</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rooms are booked but nobody comes.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Require check-in — a booking nobody
 checks into becomes a no-show and the room is handed back. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsdwgrnulsxslvs854bf84">
+      <w:hyperlink w:history="1" r:id="rIdyddaqzearefa_zbal9m95">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The calendar is claimed months out.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Set a rolling booking window so
 everyone books within the same horizon. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxaqc-nldajxt2zs7nz3sh">
+      <w:hyperlink w:history="1" r:id="rIdpndpigx765e1l07fino_t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Limit how far ahead people can book</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A few people hold most of the rooms.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Cap how long one booking may run,
 and give each person a budget to spend. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqxv3h8rsr82-drbx2xmcl">
+      <w:hyperlink w:history="1" r:id="rId1m8vu2ijf7x2lhsqkvo1w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How booking quota works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The big room hosts two-person meetings.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Send only the underfilled
 bookings for approval, so someone says yes before a boardroom is taken for
 two. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmp7sort5cpmlhj9pkmewi">
+      <w:hyperlink w:history="1" r:id="rIdcyuzjznty11fpwf_kp7ij">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Keep large rooms for large meetings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Meetings land outside office hours.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Give the rooms business hours, and a
 booking outside them is refused. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrf1eb0v3yoobi1p2uitr_">
+      <w:hyperlink w:history="1" r:id="rIdme8-llg85usmjt3g5tdn-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Limit booking to business hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The rules block the wrong people.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Do not loosen the policy for everyone —
 add an override rule for just that group. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxbmavwlexucyswu75fohp">
+      <w:hyperlink w:history="1" r:id="rId-th-v5z_yq-1cyx6xa2e2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let managers book further ahead</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Start with one rule</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pick the complaint that costs the most, set that one rule on the policy your
@@ -881,51 +881,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1cyn1vw8iknklddjavd8l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/booking-rules-start-from-the-problem/" TargetMode="External"/><Relationship Id="rIdsdwgrnulsxslvs854bf84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdxaqc-nldajxt2zs7nz3sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rIdqxv3h8rsr82-drbx2xmcl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdmp7sort5cpmlhj9pkmewi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdrf1eb0v3yoobi1p2uitr_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdxbmavwlexucyswu75fohp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/03bc3f167c27a0a226a07f5011b27c71cf8d2652.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmzb6fhk_fzwi52hi-tosf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/booking-rules-start-from-the-problem/" TargetMode="External"/><Relationship Id="rIdyddaqzearefa_zbal9m95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdpndpigx765e1l07fino_t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-how-far-ahead-people-can-book/" TargetMode="External"/><Relationship Id="rId1m8vu2ijf7x2lhsqkvo1w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdcyuzjznty11fpwf_kp7ij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-large-rooms-for-large-meetings/" TargetMode="External"/><Relationship Id="rIdme8-llg85usmjt3g5tdn-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId-th-v5z_yq-1cyx6xa2e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/69ec04d30c9ee19168efc9fede4ad32ade8f1736.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Which booking rule solves which problem</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>