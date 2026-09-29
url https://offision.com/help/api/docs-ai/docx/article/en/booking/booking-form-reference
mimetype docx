--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,83 +42,83 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The screen that decides what people are asked when they book — every built-in field you can switch off, reorder or rename, and every setting on a field you add yourself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-01</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcul9uyarqdc_c-ldw7v_c">
+      <w:hyperlink w:history="1" r:id="rIdnh3r3evonqldycirchuhh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/booking-form-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the screen where a booking form is built: the built-in fields you switch
 off, reorder and rename, and the fields you add yourself. Which of your forms a
 given booking ends up using is decided elsewhere — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu2hg5u3b_qis1ontm89um">
+      <w:hyperlink w:history="1" r:id="rId85n9ca0jxoqmedx6howlz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">which form a booking uses</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/booking-form (Booking form)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -974,51 +974,72 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Order only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Appears only where a delegated user exists</w:t>
+              <w:t xml:space="preserve">Appears only where a delegated user exists — see </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdtbzuq6pmjrg2axaypucjt">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Set up user delegates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">. Reads </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Booking by</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> on a desk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Attendee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
@@ -1053,64 +1074,74 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Host</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Its own name only</w:t>
+              <w:t xml:space="preserve">Where it appears, and its own name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Shown only when the resource policy allows inviting a host, which is why it has no visibility switches of its own</w:t>
+              <w:t xml:space="preserve">Needs the resource policy to allow inviting a host </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">and</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> this row's switch for that kind of resource. A hidden Host is never required, whatever the policy says</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1337"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Visiting purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
@@ -1240,61 +1271,72 @@
         </w:rPr>
         <w:t xml:space="preserve">Show when parking booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show when other booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Notes</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Online meeting</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> carry all five.</w:t>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> carry
+all five.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3267075"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-form-notes-visibility" descr="Notes, with all five kinds of resource to choose from." title="Notes, with all five kinds of resource to choose from."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1340,505 +1382,578 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Title</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Attendee</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are the exception: desk, equipment and parking still
 appear in their lists but are fixed off, because a title and a guest list only
 make sense for a room or an "other" resource. So a desk booking never asks for
-either, whatever the rest of the form says.</w:t>
+either, whatever the rest of the form says. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> has no such restriction —
+all five are live, and all five start on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3562350"/>
+            <wp:extent cx="5715000" cy="3514725"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-form-subject-visibility" descr="The Title field: where it appears, and whether a booking may be private." title="The Title field: where it appears, and whether a booking may be private."/>
+            <wp:docPr id="1" name="booking-form-host-visibility" descr="The Host field: the same five switches, plus its own name. The resource policy still has to allow a host." title="The Host field: the same five switches, plus its own name. The resource policy still has to allow a host."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3562350"/>
+                      <a:ext cx="5715000" cy="3514725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Title field: where it appears, and whether a booking may be private.</w:t>
+        <w:t xml:space="preserve">The Host field: the same five switches, plus its own name. The resource policy still has to allow a host.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3638550"/>
+            <wp:extent cx="5715000" cy="3562350"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-form-result-desk" descr="The same site, booking a desk: no title, no attendees." title="The same site, booking a desk: no title, no attendees."/>
+            <wp:docPr id="1" name="booking-form-subject-visibility" descr="The Title field: where it appears, and whether a booking may be private." title="The Title field: where it appears, and whether a booking may be private."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3638550"/>
+                      <a:ext cx="5715000" cy="3562350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The same site, booking a desk: no title, no attendees.</w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">The Title field: where it appears, and whether a booking may be private.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="1276350"/>
+            <wp:extent cx="5715000" cy="3638550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-form-result-private" descr="What the switch produces: the person booking decides, one booking at a time." title="What the switch produces: the person booking decides, one booking at a time."/>
+            <wp:docPr id="1" name="booking-form-result-desk" descr="The same site, booking a desk: no title, no attendees." title="The same site, booking a desk: no title, no attendees."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="1276350"/>
+                      <a:ext cx="5715000" cy="3638550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">What the switch produces: the person booking decides, one booking at a time.</w:t>
+        <w:t xml:space="preserve">The same site, booking a desk: no title, no attendees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Alias name and Customize field name</w:t>
+        <w:t xml:space="preserve">Allow private booking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Two labels for one job — they replace the wording of a built-in field without
-changing what it does. </w:t>
+        <w:t xml:space="preserve">On </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Attendee</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> calls it </w:t>
+        <w:t xml:space="preserve">Title</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. It lets the person booking hide what the meeting is about — the
+subject, the notes and the attendee list — from everybody else. It does not hide
+the booking. On the form it arrives as a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Alias name</w:t>
-[...83 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Private</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> control beside the title;
+which screens it comes off, and who can still read it, is </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdmcsn87lhh9ugrrd5wdiex">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">What a private
+booking hides</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3267075"/>
+            <wp:extent cx="5715000" cy="1276350"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-form-attendee-alias" descr="Attendee, renamed." title="Attendee, renamed."/>
+            <wp:docPr id="1" name="booking-form-result-private" descr="What the switch produces: the person booking decides, one booking at a time." title="What the switch produces: the person booking decides, one booking at a time."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3267075"/>
+                      <a:ext cx="5715000" cy="1276350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Attendee, renamed.</w:t>
+        <w:t xml:space="preserve">What the switch produces: the person booking decides, one booking at a time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Alias name and Customize field name</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Two labels for one job — they replace the wording of a built-in field without
+changing what it does. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attendee</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> calls it </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alias name</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> call it </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Customize field name</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Use them where your organisation's
+word differs from ours: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guests</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> rather than </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attendee</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agenda</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> rather than
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2562225"/>
+            <wp:extent cx="5715000" cy="3267075"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-form-result-alias" descr="The renamed field on the booking form. It still invites attendees." title="The renamed field on the booking form. It still invites attendees."/>
+            <wp:docPr id="1" name="booking-form-attendee-alias" descr="Attendee, renamed." title="Attendee, renamed."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3267075"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attendee, renamed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2562225"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="booking-form-result-alias" descr="The renamed field on the booking form. It still invites attendees." title="The renamed field on the booking form. It still invites attendees."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2562225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1871,51 +1986,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">every</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> language your site uses. A name given only in
 English renders in English on a Japanese screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fields you add yourself</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every field you add carries the same settings. Building one end to end is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-cdipbega2bavl7osnri2">
+      <w:hyperlink w:history="1" r:id="rIdt7b6fbelzdlbgrwfqp0ru">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Ask for a cost item and project ID on every booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -2208,51 +2323,51 @@
               <w:t xml:space="preserve">Select</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple select</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">For a short fixed list. A long or shared list belongs in a </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdgdfk9mq2hubflzokgt15f">
+            <w:hyperlink w:history="1" r:id="rIdcq_w5_rbe3dpuywis7bdb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2296"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Data set</w:t>
             </w:r>
@@ -2622,51 +2737,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4619625"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-form-field-select-options" descr="A Select field, with its options listed on the field itself." title="A Select field, with its options listed on the field itself."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="none"/>
+                    <a:blip r:embed="rId16" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4619625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -2711,51 +2826,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2647950"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-form-result-required" descr="Three added fields. The two with a red mark cannot be left blank." title="Three added fields. The two with a red mark cannot be left blank."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="none"/>
+                    <a:blip r:embed="rId17" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2647950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -3188,51 +3303,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Autocomplete</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">One entry from a </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhjb7f8ifjogjxlpnzge29">
+            <w:hyperlink w:history="1" r:id="rId53rceyoqcre92zxlb5ob8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">data set</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">, searched as the person types</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -3332,146 +3447,146 @@
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which form a booking gets.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Three routes decide that, and none of them is
 on this screen — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrpd_eurybrcpcoj5rmcop">
+      <w:hyperlink w:history="1" r:id="rIdltidvqtdxhgxrecwdtduc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">which form a booking uses</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may book at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Team spaces and resource policies, not the form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Whether the Host field appears.</w:t>
-[...3 lines deleted...]
-only names it.</w:t>
+        <w:t xml:space="preserve">Whether the Host field appears at all.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Two gates decide it, and this screen
+is only one of them: the resource policy has to allow a host as well.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether a reviewer can read your fields.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The resource policy carries its
 own switch for that.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The resource's own description.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It belongs to the resource, not the form,
 and whether it prints beside the picker is a UI customization setting — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd1tdolfpidofxw0knka3k">
+      <w:hyperlink w:history="1" r:id="rIdtxvromuyscuq7zub2xc3e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show a room's description on the booking form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3917,51 +4032,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcul9uyarqdc_c-ldw7v_c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdu2hg5u3b_qis1ontm89um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdonnsqsbfrw10c1z4mqlnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId-cdipbega2bavl7osnri2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdgdfk9mq2hubflzokgt15f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdhjb7f8ifjogjxlpnzge29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdrpd_eurybrcpcoj5rmcop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdd1tdolfpidofxw0knka3k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f74d6a60a2b52aa69e19ba9a04f382f4104527f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a92950041d29852b9c87ad8a103fd21d9ac07570.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/210f55338dd24f2af5dce77db66414ec41f9526b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58ecdb980df46e4b19501a8ac206ab0a1936713d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4732c52fc7a7336f75abbed32d7e549c63ab8e4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a602cb23b10092eaf64eaa7f38c037d19e72b1ba.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4cc3a9542113cda520b4a41e354e1df19e8d9de.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3dd56070d1179443460cbfec3cdc2af3934e15a6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65eccf06e37b25bfd42ff817c97cd5e50b6f706e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbd275d23155529019a535d2dc7e7829535d2d4c.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnh3r3evonqldycirchuhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId85n9ca0jxoqmedx6howlz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdtbzuq6pmjrg2axaypucjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdmcsn87lhh9ugrrd5wdiex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdt7b6fbelzdlbgrwfqp0ru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdcq_w5_rbe3dpuywis7bdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rId53rceyoqcre92zxlb5ob8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdltidvqtdxhgxrecwdtduc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdtxvromuyscuq7zub2xc3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f74d6a60a2b52aa69e19ba9a04f382f4104527f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a92950041d29852b9c87ad8a103fd21d9ac07570.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/210f55338dd24f2af5dce77db66414ec41f9526b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6efe2ac6f6d45241db44c0f9aa54d0dff8aab1ad.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58ecdb980df46e4b19501a8ac206ab0a1936713d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4732c52fc7a7336f75abbed32d7e549c63ab8e4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a602cb23b10092eaf64eaa7f38c037d19e72b1ba.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4cc3a9542113cda520b4a41e354e1df19e8d9de.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3dd56070d1179443460cbfec3cdc2af3934e15a6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65eccf06e37b25bfd42ff817c97cd5e50b6f706e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbd275d23155529019a535d2dc7e7829535d2d4c.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Booking form reference</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>