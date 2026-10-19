--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,73 +52,73 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnh3r3evonqldycirchuhh">
+      <w:hyperlink w:history="1" r:id="rIdgnfm4jocbgqjp3qj9fabz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/booking-form-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the screen where a booking form is built: the built-in fields you switch
 off, reorder and rename, and the fields you add yourself. Which of your forms a
 given booking ends up using is decided elsewhere — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId85n9ca0jxoqmedx6howlz">
+      <w:hyperlink w:history="1" r:id="rIdb6gpy9-zln4ivae1kvdxm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">which form a booking uses</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/booking-form (Booking form)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -976,51 +976,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Order only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Appears only where a delegated user exists — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdtbzuq6pmjrg2axaypucjt">
+            <w:hyperlink w:history="1" r:id="rIdgxr3k-sbzatmrzmwl0vxh">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set up user delegates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">. Reads </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Booking by</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> on a desk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1620,51 +1620,51 @@
         <w:t xml:space="preserve">On </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Title</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. It lets the person booking hide what the meeting is about — the
 subject, the notes and the attendee list — from everybody else. It does not hide
 the booking. On the form it arrives as a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Private</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> control beside the title;
 which screens it comes off, and who can still read it, is </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmcsn87lhh9ugrrd5wdiex">
+      <w:hyperlink w:history="1" r:id="rIdy0w88uab7mtvydjbpwrie">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a private
 booking hides</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1276350"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-form-result-private" descr="What the switch produces: the person booking decides, one booking at a time." title="What the switch produces: the person booking decides, one booking at a time."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1986,51 +1986,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">every</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> language your site uses. A name given only in
 English renders in English on a Japanese screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fields you add yourself</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every field you add carries the same settings. Building one end to end is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt7b6fbelzdlbgrwfqp0ru">
+      <w:hyperlink w:history="1" r:id="rIdgpre6p0ep4356mypob9wl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Ask for a cost item and project ID on every booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -2323,51 +2323,51 @@
               <w:t xml:space="preserve">Select</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple select</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">For a short fixed list. A long or shared list belongs in a </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdcq_w5_rbe3dpuywis7bdb">
+            <w:hyperlink w:history="1" r:id="rIddznhmhlulz7fpq4utaavq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2296"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Data set</w:t>
             </w:r>
@@ -3303,51 +3303,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Autocomplete</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">One entry from a </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId53rceyoqcre92zxlb5ob8">
+            <w:hyperlink w:history="1" r:id="rIdedg0cknzpizkhjw7o9a0w">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">data set</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">, searched as the person types</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -3447,51 +3447,51 @@
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which form a booking gets.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Three routes decide that, and none of them is
 on this screen — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdltidvqtdxhgxrecwdtduc">
+      <w:hyperlink w:history="1" r:id="rIdjs5orelcqz9qvklosjegb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">which form a booking uses</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3542,51 +3542,51 @@
         <w:t xml:space="preserve"> The resource policy carries its
 own switch for that.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The resource's own description.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It belongs to the resource, not the form,
 and whether it prints beside the picker is a UI customization setting — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtxvromuyscuq7zub2xc3e">
+      <w:hyperlink w:history="1" r:id="rIdgtizefdpf3k3enccyow3g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show a room's description on the booking form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -4032,51 +4032,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnh3r3evonqldycirchuhh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId85n9ca0jxoqmedx6howlz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdtbzuq6pmjrg2axaypucjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdmcsn87lhh9ugrrd5wdiex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdt7b6fbelzdlbgrwfqp0ru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdcq_w5_rbe3dpuywis7bdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rId53rceyoqcre92zxlb5ob8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdltidvqtdxhgxrecwdtduc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdtxvromuyscuq7zub2xc3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f74d6a60a2b52aa69e19ba9a04f382f4104527f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a92950041d29852b9c87ad8a103fd21d9ac07570.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/210f55338dd24f2af5dce77db66414ec41f9526b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6efe2ac6f6d45241db44c0f9aa54d0dff8aab1ad.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58ecdb980df46e4b19501a8ac206ab0a1936713d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4732c52fc7a7336f75abbed32d7e549c63ab8e4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a602cb23b10092eaf64eaa7f38c037d19e72b1ba.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4cc3a9542113cda520b4a41e354e1df19e8d9de.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3dd56070d1179443460cbfec3cdc2af3934e15a6.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65eccf06e37b25bfd42ff817c97cd5e50b6f706e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbd275d23155529019a535d2dc7e7829535d2d4c.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgnfm4jocbgqjp3qj9fabz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdb6gpy9-zln4ivae1kvdxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdgxr3k-sbzatmrzmwl0vxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdy0w88uab7mtvydjbpwrie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdgpre6p0ep4356mypob9wl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIddznhmhlulz7fpq4utaavq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdedg0cknzpizkhjw7o9a0w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdjs5orelcqz9qvklosjegb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdgtizefdpf3k3enccyow3g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b586c6f324289aac43e7dc689d1aa8c59f071ff.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66fe0687d654540326bcdf687be9aaf89a65e639.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f8c4c183f19d99f4341117605bfd7cb26f39207f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bde240929e13ac7a20e6773cb569c7e27a396888.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a205468046deb5ff4e485b405b2116d31642908.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f67701309ece2033d65390f24dcc7e3b60009b6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14cb5875e46b2af0d29b3c76f507dae5d01b3515.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c9a10664b6820dc5a0bcefa11f94644c27e206c.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26582b20c31b2fdd04ae20f13ce3c04f9289d9f1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4299661801426756f30a5764db760436c84c8689.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e878d8ebbea2976f91e170a8276ce5a9a951425e.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Booking form reference</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>