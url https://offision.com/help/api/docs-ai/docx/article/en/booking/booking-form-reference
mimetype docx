--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,73 +52,73 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgnfm4jocbgqjp3qj9fabz">
+      <w:hyperlink w:history="1" r:id="rIdm_gl7w0aa8crwk9m09m7t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/booking-form-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the screen where a booking form is built: the built-in fields you switch
 off, reorder and rename, and the fields you add yourself. Which of your forms a
 given booking ends up using is decided elsewhere — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb6gpy9-zln4ivae1kvdxm">
+      <w:hyperlink w:history="1" r:id="rIdrqm49fvjayetwlydmfsmz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">which form a booking uses</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/booking-form (Booking form)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -976,51 +976,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Order only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4011"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Appears only where a delegated user exists — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdgxr3k-sbzatmrzmwl0vxh">
+            <w:hyperlink w:history="1" r:id="rIdo2p0-yvp0bsguka1jodvb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set up user delegates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">. Reads </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Booking by</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> on a desk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1620,51 +1620,51 @@
         <w:t xml:space="preserve">On </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Title</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. It lets the person booking hide what the meeting is about — the
 subject, the notes and the attendee list — from everybody else. It does not hide
 the booking. On the form it arrives as a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Private</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> control beside the title;
 which screens it comes off, and who can still read it, is </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy0w88uab7mtvydjbpwrie">
+      <w:hyperlink w:history="1" r:id="rIdgvcxkqct8um2ogdfj6fcg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a private
 booking hides</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1276350"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-form-result-private" descr="What the switch produces: the person booking decides, one booking at a time." title="What the switch produces: the person booking decides, one booking at a time."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1986,51 +1986,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">every</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> language your site uses. A name given only in
 English renders in English on a Japanese screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fields you add yourself</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every field you add carries the same settings. Building one end to end is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgpre6p0ep4356mypob9wl">
+      <w:hyperlink w:history="1" r:id="rIdmwvgjicipjc8wxongsgdc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Ask for a cost item and project ID on every booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -2323,51 +2323,51 @@
               <w:t xml:space="preserve">Select</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple select</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">For a short fixed list. A long or shared list belongs in a </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIddznhmhlulz7fpq4utaavq">
+            <w:hyperlink w:history="1" r:id="rIdbednorpgzihghrzh0fk20">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2296"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Data set</w:t>
             </w:r>
@@ -3303,51 +3303,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Autocomplete</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">One entry from a </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdedg0cknzpizkhjw7o9a0w">
+            <w:hyperlink w:history="1" r:id="rIdud-co-8xvvjgx9g_5yicy">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">data set</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">, searched as the person types</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -3447,51 +3447,51 @@
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which form a booking gets.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Three routes decide that, and none of them is
 on this screen — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjs5orelcqz9qvklosjegb">
+      <w:hyperlink w:history="1" r:id="rIdvtljdl6t4smdxe0ug0jrf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">which form a booking uses</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3542,51 +3542,51 @@
         <w:t xml:space="preserve"> The resource policy carries its
 own switch for that.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The resource's own description.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It belongs to the resource, not the form,
 and whether it prints beside the picker is a UI customization setting — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgtizefdpf3k3enccyow3g">
+      <w:hyperlink w:history="1" r:id="rId6-4fkn4ewyg64myowguhp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show a room's description on the booking form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -4032,51 +4032,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgnfm4jocbgqjp3qj9fabz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdb6gpy9-zln4ivae1kvdxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdgxr3k-sbzatmrzmwl0vxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdy0w88uab7mtvydjbpwrie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdgpre6p0ep4356mypob9wl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIddznhmhlulz7fpq4utaavq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdedg0cknzpizkhjw7o9a0w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdjs5orelcqz9qvklosjegb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdgtizefdpf3k3enccyow3g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b586c6f324289aac43e7dc689d1aa8c59f071ff.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66fe0687d654540326bcdf687be9aaf89a65e639.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f8c4c183f19d99f4341117605bfd7cb26f39207f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bde240929e13ac7a20e6773cb569c7e27a396888.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a205468046deb5ff4e485b405b2116d31642908.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f67701309ece2033d65390f24dcc7e3b60009b6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14cb5875e46b2af0d29b3c76f507dae5d01b3515.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c9a10664b6820dc5a0bcefa11f94644c27e206c.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26582b20c31b2fdd04ae20f13ce3c04f9289d9f1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4299661801426756f30a5764db760436c84c8689.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e878d8ebbea2976f91e170a8276ce5a9a951425e.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm_gl7w0aa8crwk9m09m7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdrqm49fvjayetwlydmfsmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdo2p0-yvp0bsguka1jodvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdgvcxkqct8um2ogdfj6fcg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdmwvgjicipjc8wxongsgdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdbednorpgzihghrzh0fk20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdud-co-8xvvjgx9g_5yicy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/booking-data-set-reference/" TargetMode="External"/><Relationship Id="rIdvtljdl6t4smdxe0ug0jrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rId6-4fkn4ewyg64myowguhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b586c6f324289aac43e7dc689d1aa8c59f071ff.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66fe0687d654540326bcdf687be9aaf89a65e639.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f8c4c183f19d99f4341117605bfd7cb26f39207f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bde240929e13ac7a20e6773cb569c7e27a396888.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a205468046deb5ff4e485b405b2116d31642908.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f67701309ece2033d65390f24dcc7e3b60009b6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14cb5875e46b2af0d29b3c76f507dae5d01b3515.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c9a10664b6820dc5a0bcefa11f94644c27e206c.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26582b20c31b2fdd04ae20f13ce3c04f9289d9f1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4299661801426756f30a5764db760436c84c8689.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e878d8ebbea2976f91e170a8276ce5a9a951425e.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Booking form reference</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>