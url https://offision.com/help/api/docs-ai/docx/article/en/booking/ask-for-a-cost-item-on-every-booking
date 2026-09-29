--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo-hha9ilr3gikncryqanl">
+      <w:hyperlink w:history="1" r:id="rIdxhs8yz93jelszvhe3p_mu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/ask-for-a-cost-item-on-every-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The booking form is yours to compose. Alongside the built-in fields — subject,
 attendees, host — you can add fields of your own, so the form asks what your
 organisation actually needs to know before a space is taken. This article builds
 the finance case, a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -210,76 +210,76 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For a real chart of accounts use </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Import from Excel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rather than typing rows.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="5495925"/>
+            <wp:extent cx="5715000" cy="2886075"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-form-data-set" descr="A data set of cost codes: the key, with what people see underneath it." title="A data set of cost codes: the key, with what people see underneath it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="5495925"/>
+                      <a:ext cx="5715000" cy="2886075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1143,51 +1143,51 @@
         </w:rPr>
         <w:t xml:space="preserve">External interview</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Client event</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, where the room is ordinary but the paperwork is not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before using it, read </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyftgj6-z3jchagu4vtpaq">
+      <w:hyperlink w:history="1" r:id="rIdgv_hpg9wa1pryhnxa6hmf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">which form a booking uses</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 an override with no form chosen removes every extra field rather than falling
 back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1530,51 +1530,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Download</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rather than reading it on screen: the workbook's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Raw
 data</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sheet is one flat row per combination, which is the shape to drop into a
 spreadsheet of your own. What the numbers count, and what they deliberately do
 not, is set out in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjwfsnlncpir9ratz1_iit">
+      <w:hyperlink w:history="1" r:id="rId371ohxju4mb6_-taf0wk4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See how much your rooms are used</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1999,51 +1999,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo-hha9ilr3gikncryqanl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdyftgj6-z3jchagu4vtpaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdjwfsnlncpir9ratz1_iit" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f401676a74818345ab57d8289705ed60a236f15c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5c9f53acc5a2e3f7fb93f6477b1c820c86c2896.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f7f06e1b062d7d89210f37c07071e2fa5052780.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc2a12de0036e03eca6582ee32deb563c66b2140.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9883097ec7f4e914fdf27ca7fc2c43c54449d522.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2619da77da8995d8fca8514ad5003841f1f13973.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1062df216df02f580d5b72b0d1c95e34b228b9d0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/643723b8da95d64c3993e54328482c0b1d2067b0.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxhs8yz93jelszvhe3p_mu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdgv_hpg9wa1pryhnxa6hmf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rId371ohxju4mb6_-taf0wk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c83866ac8ad8db10feeb3cdeeb8def75e4d435a2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5c9f53acc5a2e3f7fb93f6477b1c820c86c2896.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f7f06e1b062d7d89210f37c07071e2fa5052780.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc2a12de0036e03eca6582ee32deb563c66b2140.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9883097ec7f4e914fdf27ca7fc2c43c54449d522.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2619da77da8995d8fca8514ad5003841f1f13973.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1062df216df02f580d5b72b0d1c95e34b228b9d0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/643723b8da95d64c3993e54328482c0b1d2067b0.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ask for a cost item and project ID on every booking</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>