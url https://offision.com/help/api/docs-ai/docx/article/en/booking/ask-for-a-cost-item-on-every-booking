--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxhs8yz93jelszvhe3p_mu">
+      <w:hyperlink w:history="1" r:id="rIdirxfpotwbygv7cunshjfx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/ask-for-a-cost-item-on-every-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The booking form is yours to compose. Alongside the built-in fields — subject,
 attendees, host — you can add fields of your own, so the form asks what your
 organisation actually needs to know before a space is taken. This article builds
 the finance case, a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1143,51 +1143,51 @@
         </w:rPr>
         <w:t xml:space="preserve">External interview</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Client event</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, where the room is ordinary but the paperwork is not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before using it, read </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgv_hpg9wa1pryhnxa6hmf">
+      <w:hyperlink w:history="1" r:id="rIddbwjxpmehgf9-xxvwb5xy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">which form a booking uses</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 an override with no form chosen removes every extra field rather than falling
 back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1530,51 +1530,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Download</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rather than reading it on screen: the workbook's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Raw
 data</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sheet is one flat row per combination, which is the shape to drop into a
 spreadsheet of your own. What the numbers count, and what they deliberately do
 not, is set out in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId371ohxju4mb6_-taf0wk4">
+      <w:hyperlink w:history="1" r:id="rIdw62_xtoghj-enpifzr2xz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See how much your rooms are used</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1999,51 +1999,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxhs8yz93jelszvhe3p_mu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdgv_hpg9wa1pryhnxa6hmf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rId371ohxju4mb6_-taf0wk4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c83866ac8ad8db10feeb3cdeeb8def75e4d435a2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5c9f53acc5a2e3f7fb93f6477b1c820c86c2896.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f7f06e1b062d7d89210f37c07071e2fa5052780.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc2a12de0036e03eca6582ee32deb563c66b2140.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9883097ec7f4e914fdf27ca7fc2c43c54449d522.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2619da77da8995d8fca8514ad5003841f1f13973.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1062df216df02f580d5b72b0d1c95e34b228b9d0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/643723b8da95d64c3993e54328482c0b1d2067b0.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdirxfpotwbygv7cunshjfx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIddbwjxpmehgf9-xxvwb5xy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdw62_xtoghj-enpifzr2xz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07b9695ca96feafb2d6dfcb0efce48a6ce60ebc2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e03fb7c50b1b1641f3deb2a0cae4ed98e5d5c2fc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2aac335363f2d98d0716b8c85981e3ee3117317.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/945ab9d3abd7a494bfcbea5ac310d2929e54fb94.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6cfee64ae80fe0b70ffcb5e7b9e7424c787748a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/20ee8f767446e38e64721eef36b676e378de7bd1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/660256d8615928927bd24d3154dd5f4e5773a85b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eef7f9720500dd8a61913fb3f7894aa4a0d4d9d1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ask for a cost item and project ID on every booking</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>