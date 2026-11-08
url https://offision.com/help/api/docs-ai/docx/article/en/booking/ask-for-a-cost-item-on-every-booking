--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdirxfpotwbygv7cunshjfx">
+      <w:hyperlink w:history="1" r:id="rIdht0gvoje_haidbbmzxrus">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/ask-for-a-cost-item-on-every-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The booking form is yours to compose. Alongside the built-in fields — subject,
 attendees, host — you can add fields of your own, so the form asks what your
 organisation actually needs to know before a space is taken. This article builds
 the finance case, a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1143,51 +1143,51 @@
         </w:rPr>
         <w:t xml:space="preserve">External interview</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Client event</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, where the room is ordinary but the paperwork is not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before using it, read </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddbwjxpmehgf9-xxvwb5xy">
+      <w:hyperlink w:history="1" r:id="rIdyt-lrr6f4tqe14wottqrb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">which form a booking uses</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 an override with no form chosen removes every extra field rather than falling
 back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1530,51 +1530,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Download</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rather than reading it on screen: the workbook's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Raw
 data</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sheet is one flat row per combination, which is the shape to drop into a
 spreadsheet of your own. What the numbers count, and what they deliberately do
 not, is set out in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw62_xtoghj-enpifzr2xz">
+      <w:hyperlink w:history="1" r:id="rId3urn7_wb9ezd-efea6qhj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See how much your rooms are used</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1999,51 +1999,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdirxfpotwbygv7cunshjfx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIddbwjxpmehgf9-xxvwb5xy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rIdw62_xtoghj-enpifzr2xz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07b9695ca96feafb2d6dfcb0efce48a6ce60ebc2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e03fb7c50b1b1641f3deb2a0cae4ed98e5d5c2fc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2aac335363f2d98d0716b8c85981e3ee3117317.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/945ab9d3abd7a494bfcbea5ac310d2929e54fb94.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6cfee64ae80fe0b70ffcb5e7b9e7424c787748a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/20ee8f767446e38e64721eef36b676e378de7bd1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/660256d8615928927bd24d3154dd5f4e5773a85b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eef7f9720500dd8a61913fb3f7894aa4a0d4d9d1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdht0gvoje_haidbbmzxrus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/ask-for-a-cost-item-on-every-booking/" TargetMode="External"/><Relationship Id="rIdyt-lrr6f4tqe14wottqrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-form-a-booking-uses/" TargetMode="External"/><Relationship Id="rId3urn7_wb9ezd-efea6qhj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07b9695ca96feafb2d6dfcb0efce48a6ce60ebc2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e03fb7c50b1b1641f3deb2a0cae4ed98e5d5c2fc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2aac335363f2d98d0716b8c85981e3ee3117317.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/945ab9d3abd7a494bfcbea5ac310d2929e54fb94.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6cfee64ae80fe0b70ffcb5e7b9e7424c787748a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/20ee8f767446e38e64721eef36b676e378de7bd1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/660256d8615928927bd24d3154dd5f4e5773a85b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eef7f9720500dd8a61913fb3f7894aa4a0d4d9d1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ask for a cost item and project ID on every booking</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>