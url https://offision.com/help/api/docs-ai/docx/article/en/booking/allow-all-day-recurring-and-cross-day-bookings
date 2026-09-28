--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Three switches on the booking policy decide which shapes a booking may take — a whole day in one go, a repeating series, or a span across midnight. All three start on; this is how to turn the right ones off, and what people see once you do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-21</w:t>
+        <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddnhnb1mctoqw-bss5n_xe">
+      <w:hyperlink w:history="1" r:id="rIdxweyqbsexoxgyxffq0uxt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/allow-all-day-recurring-and-cross-day-bookings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-shapes" descr="The three shapes a booking can take beyond a plain time range — each one exists only while its switch on the policy is on." title="The three shapes a booking can take beyond a plain time range — each one exists only while its switch on the policy is on."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -494,51 +494,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">All day</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is not a long booking — it is a different kind of period. The form
 offers it as an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">All day</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button on the date-and-time row, and choosing it
 drops the clock times entirely: the booking runs from the very start of the
 day to the very end, whatever the working hours are. Because a midnight start
 makes the normal check-in window meaningless, a policy that requires check-in
 can give all-day bookings a fixed deadline of their own — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdluvzopfugkgh32xw0jzjz">
+      <w:hyperlink w:history="1" r:id="rId7zatdyiqcsmcqtqn9zv3e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the check-in deadline on a desk floor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Recurring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> turns one booking into a repeating series. On the booking form
 it is the </w:t>
@@ -561,50 +561,132 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cross day</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> lets one booking end on a later day than it starts. With it
 allowed, the form's date picker offers separate start and end dates; without
 it, one date serves both and the booking must end by midnight. An all-day
 booking that covers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">several</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> days is both shapes at once, so it needs both
 switches on.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Series</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is the third choice on that control, and it is not a resource
+policy at all: whether it is offered, and how many sessions one series may hold,
+are two settings under </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">UI customization</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> › </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">User booking form</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, in the
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multiple booking</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> group — with a second pair for the console's own form on
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Management calendar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Turning the switch off removes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Series</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> from the form
+rather than greying it, so a policy change here will never bring it back — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdqvi7wxjhedosx0z8zoqez">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">UI customization settings</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4352925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-shapes-form-pills" descr="The booking form: the Single, Recurring and Series choice at the top, and All day on the date row." title="The booking form: the Single, Recurring and Series choice at the top, and All day on the date row."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -777,51 +859,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Exceptions go on Override rules:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 To keep a shape off for everyone except one group — facilities booking
 overnight equipment, say — leave the switch off and re-allow it for that group
 on the policy's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Override rules</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page, the same mechanism used to
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpzoawyyf0rydcdgr2emvr">
+      <w:hyperlink w:history="1" r:id="rId0mo2gywxmqrmdb0ktm0ly">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">let managers book further ahead</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sign in as an ordinary user and open the booking form on one of the resources.
@@ -1286,51 +1368,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddnhnb1mctoqw-bss5n_xe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdluvzopfugkgh32xw0jzjz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdpzoawyyf0rydcdgr2emvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b44f79e10e076cdade4887a233cdb1324a8c5f3b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e53fbc74859007121fba1417c176459689668d31.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5aa6c0fecae77a1ace36d486d15c9b53e585f901.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxweyqbsexoxgyxffq0uxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rId7zatdyiqcsmcqtqn9zv3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdqvi7wxjhedosx0z8zoqez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rId0mo2gywxmqrmdb0ktm0ly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b44f79e10e076cdade4887a233cdb1324a8c5f3b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc9e852adaf0ea5056984a18c85baa9f5ae66b5d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5aa6c0fecae77a1ace36d486d15c9b53e585f901.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Allow or block all-day, recurring and cross-day bookings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>