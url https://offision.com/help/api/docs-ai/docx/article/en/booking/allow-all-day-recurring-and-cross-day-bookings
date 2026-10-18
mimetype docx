--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxweyqbsexoxgyxffq0uxt">
+      <w:hyperlink w:history="1" r:id="rIdc9ccsb0vdyfijsk_m0y8r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/allow-all-day-recurring-and-cross-day-bookings/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-shapes" descr="The three shapes a booking can take beyond a plain time range — each one exists only while its switch on the policy is on." title="The three shapes a booking can take beyond a plain time range — each one exists only while its switch on the policy is on."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -494,51 +494,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">All day</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is not a long booking — it is a different kind of period. The form
 offers it as an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">All day</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button on the date-and-time row, and choosing it
 drops the clock times entirely: the booking runs from the very start of the
 day to the very end, whatever the working hours are. Because a midnight start
 makes the normal check-in window meaningless, a policy that requires check-in
 can give all-day bookings a fixed deadline of their own — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7zatdyiqcsmcqtqn9zv3e">
+      <w:hyperlink w:history="1" r:id="rIdr6bjnz_cfz2_ld7zrxiwv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the check-in deadline on a desk floor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Recurring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> turns one booking into a repeating series. On the booking form
 it is the </w:t>
@@ -633,51 +633,51 @@
         <w:t xml:space="preserve"> group — with a second pair for the console's own form on
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Management calendar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Turning the switch off removes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Series</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> from the form
 rather than greying it, so a policy change here will never bring it back — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqvi7wxjhedosx0z8zoqez">
+      <w:hyperlink w:history="1" r:id="rIdp8fwbstzlz0ufiagedgxq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">UI customization settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4352925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="booking-shapes-form-pills" descr="The booking form: the Single, Recurring and Series choice at the top, and All day on the date row." title="The booking form: the Single, Recurring and Series choice at the top, and All day on the date row."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -859,51 +859,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Exceptions go on Override rules:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 To keep a shape off for everyone except one group — facilities booking
 overnight equipment, say — leave the switch off and re-allow it for that group
 on the policy's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Override rules</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page, the same mechanism used to
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0mo2gywxmqrmdb0ktm0ly">
+      <w:hyperlink w:history="1" r:id="rIdnawfnv23amsrvvyymsdvm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">let managers book further ahead</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sign in as an ordinary user and open the booking form on one of the resources.
@@ -1368,51 +1368,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxweyqbsexoxgyxffq0uxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rId7zatdyiqcsmcqtqn9zv3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdqvi7wxjhedosx0z8zoqez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rId0mo2gywxmqrmdb0ktm0ly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b44f79e10e076cdade4887a233cdb1324a8c5f3b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc9e852adaf0ea5056984a18c85baa9f5ae66b5d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5aa6c0fecae77a1ace36d486d15c9b53e585f901.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdc9ccsb0vdyfijsk_m0y8r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdr6bjnz_cfz2_ld7zrxiwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdp8fwbstzlz0ufiagedgxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIdnawfnv23amsrvvyymsdvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-managers-book-further-ahead/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/beae03b2e8396cdffb32ad58ccdd698ec3f81563.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eed41b7067e62bab6bd3917861cb5a64699a8956.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/960425089d3a0db54b6839637f64b475e672bb76.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Allow or block all-day, recurring and cross-day bookings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>