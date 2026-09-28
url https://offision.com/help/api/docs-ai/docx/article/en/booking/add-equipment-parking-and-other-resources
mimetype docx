--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,113 +42,113 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Make a projector, a loan laptop, a car park bay or an iPad bookable. Each has its own list but the same editor as a room; this page is the handful of fields that differ, where each type can and cannot go — floor plans, panels, stickers, import — and how people actually book them in the app.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-26</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqskdaiwslv79yza5ijkpo">
+      <w:hyperlink w:history="1" r:id="rIducspixovjdyl74swgbksn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/add-equipment-parking-and-other-resources/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rooms and desks are where most tenants stop, but anything that one person at a
 time should hold can be a resource: the portable projector, the two loan
 laptops, the visitor bays by the door, the iPad the sales team share. Offision
 files them under three lists, and every one of them is made on the same editor
 as a room — so this page is written as the differences from
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgrwiui3miqsqvfs6z-ady">
+      <w:hyperlink w:history="1" r:id="rIdg6y3alneazrpnxcf00pri">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, not a second copy of it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Booking management access, and a building with a floor to put things on. Read
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcto18onmbndj4fesl1xhy">
+      <w:hyperlink w:history="1" r:id="rIduohavdsqqeoj62v8s3r25">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> first if you have not made a resource before —
 the add panel, the editor's pages and the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> switch are all the same
 here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -187,76 +187,76 @@
 one you use decides which fields the editor shows and which app filter the
 thing appears under, so pick by what it is rather than what is convenient.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/equipment (Equipment)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2924175"/>
+            <wp:extent cx="5715000" cy="2914650"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="equipment-list" descr="The Equipment list — the same shell as Rooms." title="The Equipment list — the same shell as Rooms."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2924175"/>
+                      <a:ext cx="5715000" cy="2914650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1317,51 +1317,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Other resources</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — Others, and nothing else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Make the categories first, under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Categories</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and they are ready in the
 picker — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwdp4vhz-d_xlm3frtwxul">
+      <w:hyperlink w:history="1" r:id="rIdc9wl5pmkgvlqsg2dspn97">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up categories and amenities</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
@@ -1416,51 +1416,51 @@
       <w:r>
         <w:t xml:space="preserve">, and all
 three get </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QR code manager</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the list header and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QR Code sticker</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the
 detail panel — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxqnsthzpicgyptm6ol6m0">
+      <w:hyperlink w:history="1" r:id="rIdxr35yjx1cibaibfhjmnmk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put up resource stickers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. A
 sticker on a locker door or a projector case is usually how people book these
 at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking panel can be bound to a room, a desk, equipment or an other
 resource. It cannot be bound to a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1516,176 +1516,380 @@
       <w:r>
         <w:t xml:space="preserve"> for parking spaces. There
 is no capacity or size column for these types; set those on the resource
 afterwards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Know how people will book them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is where equipment and parking differ most from rooms, and it is worth
 explaining to the people who will use them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Every type has its own row in the app's </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Booking</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> menu, so a projector can be
+booked on its own like anything else. The menu hides itself when only one type
+exists.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4257675" cy="5210175"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="equipment-app-types" descr="The Booking menu on the app home, with Equipment among the types." title="The Booking menu on the app home, with Equipment among the types."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4257675" cy="5210175"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Booking menu on the app home, with Equipment among the types.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Equipment is usually booked alongside a room.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> The booking form offers
-[...2 lines deleted...]
-also be booked on its own from the </w:t>
+        <w:t xml:space="preserve"> Choose the room first, then
+use the toggle beside the search box to flip the list to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Equipment</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> entry in the app's type
-picker.</w:t>
+        <w:t xml:space="preserve">. What
+you pick joins the room on the same booking as a second, green chip — the
+projector goes with the meeting rather than being a booking of its own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">A parking space pairs with a desk</w:t>
-[...14 lines deleted...]
-in the picker.</w:t>
+        <w:t xml:space="preserve">A desk is offered parking instead</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, on a tenant with bookable bays; where
+there are none, a desk is offered equipment. A room is always offered
+equipment, never parking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Other resources are not in that picker.</w:t>
-[...3 lines deleted...]
-screen's filters and quick actions, and the app's search box says </w:t>
+        <w:t xml:space="preserve">Other resources have a row like every other type.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> What throws people is
+the search box, which reads </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Find
-[...4 lines deleted...]
-usually why.</w:t>
+        <w:t xml:space="preserve">Find resources</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> rather than naming the type.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3990975"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="equipment-app-attached" descr="A room and a laptop cart on one booking. The green chip is the equipment." title="A room and a laptop cart on one booking. The green chip is the equipment."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3990975"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A room and a laptop cart on one booking. The green chip is the equipment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Whichever way it is attached, an attached item is checked for conflicts and
 closures like the room it goes with: a projector already promised to another
-meeting refuses, and a bay under an out of service period warns or blocks.</w:t>
+class refuses, and a bay under an out of service period warns or blocks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2476500"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="equipment-app-conflict" descr="The projector is already taken, so the form refuses before Book is reachable." title="The projector is already taken, so the form refuses before Book is reachable."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2476500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The projector is already taken, so the form refuses before Book is reachable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open the user app and book one of each type the way a colleague would: a room
-with a piece of equipment attached, a desk with a parking space under it, and
+with a piece of equipment attached, a desk with a parking space on it, and
 an other resource from the home screen. Then book the same equipment from a
-second account over the same hour — it should be refused. If the type is
-[...1 lines deleted...]
-an other resource is never in it: use the home filters.</w:t>
+second account over the same hour — it should be refused. If a type is missing
+from the menu, either nothing of that type is bookable yet — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Booking
+settings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is the switch — or it is the only type there is, and the menu hides
+itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What does not exist</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A quantity on equipment.</w:t>
@@ -2234,51 +2438,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqskdaiwslv79yza5ijkpo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/add-equipment-parking-and-other-resources/" TargetMode="External"/><Relationship Id="rIdgrwiui3miqsqvfs6z-ady" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdcto18onmbndj4fesl1xhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdwdp4vhz-d_xlm3frtwxul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdxqnsthzpicgyptm6ol6m0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87c356ac7ed92013c2a3c960b17ddf3d2eb723b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51200a6ef90003acd5b881e9bf6ca878009507bd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIducspixovjdyl74swgbksn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/add-equipment-parking-and-other-resources/" TargetMode="External"/><Relationship Id="rIdg6y3alneazrpnxcf00pri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIduohavdsqqeoj62v8s3r25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdc9wl5pmkgvlqsg2dspn97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdxr35yjx1cibaibfhjmnmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/338701f5b25348c562ce546d01eddbf6dd44688d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51200a6ef90003acd5b881e9bf6ca878009507bd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9fa657e3a4d2d5e634779cb882162aba01174f3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2461fe86ff719cb209c0ec1cb275d4c00328151.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78deb2a8e21baa39e30ea0744b5b9eebaf733d28.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Add equipment, parking spaces and other resources</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>