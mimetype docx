--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,150 +26,188 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Add equipment, parking spaces and other resources</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Make a projector, a loan laptop, a car park bay or an iPad bookable. Each has its own list but the same editor as a room; this page is the handful of fields that differ, where each type can and cannot go — floor plans, panels, stickers, import — and how people actually book them in the app.</w:t>
+        <w:t xml:space="preserve">[Map family: shared] Make a projector, a loan laptop, a car park bay or an iPad bookable. Each has its own list but the same editor as a room; this page is the handful of fields that differ, where each type can and cannot go — floor plans, panels, stickers, import — and how people actually book them in the app.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-12</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIducspixovjdyl74swgbksn">
+      <w:hyperlink w:history="1" r:id="rIdd3voisqizosniq7sq0qpw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/add-equipment-parking-and-other-resources/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Rooms and desks are where most tenants stop, but anything that one person at a
 time should hold can be a resource: the portable projector, the two loan
 laptops, the visitor bays by the door, the iPad the sales team share. Offision
 files them under three lists, and every one of them is made on the same editor
 as a room — so this page is written as the differences from
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg6y3alneazrpnxcf00pri">
+      <w:hyperlink w:history="1" r:id="rIdtxenf5o1o0nmib5sbuqro">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, not a second copy of it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Booking management access, and a building with a floor to put things on. Read
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduohavdsqqeoj62v8s3r25">
+      <w:hyperlink w:history="1" r:id="rId5y2-gknn4ov7n1zqj937k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> first if you have not made a resource before —
 the add panel, the editor's pages and the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> switch are all the same
 here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For map placement, Classic uses an area or coordinate; Map 2.0 uses a compatible object linked to that resource. A floor alone does not supply that link. Use </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId33zdz8bkd61atofpxywtq">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Map 2.0 Assign</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> for the scene the account displays, or </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId9vnawemm_uwuznerltfcx">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Classic Assign</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> for an existing Classic drawing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Pick the list</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three lists sit beside </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rooms</w:t>
       </w:r>
       <w:r>
@@ -1317,51 +1355,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Other resources</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — Others, and nothing else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Make the categories first, under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Categories</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and they are ready in the
 picker — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc9wl5pmkgvlqsg2dspn97">
+      <w:hyperlink w:history="1" r:id="rIdxa-q53c02sieivspo8okd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up categories and amenities</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
@@ -1416,51 +1454,51 @@
       <w:r>
         <w:t xml:space="preserve">, and all
 three get </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QR code manager</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the list header and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QR Code sticker</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the
 detail panel — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxr35yjx1cibaibfhjmnmk">
+      <w:hyperlink w:history="1" r:id="rIddz_wjgrup83z174nydcmt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put up resource stickers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. A
 sticker on a locker door or a projector case is usually how people book these
 at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking panel can be bound to a room, a desk, equipment or an other
 resource. It cannot be bound to a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2438,51 +2476,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIducspixovjdyl74swgbksn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/add-equipment-parking-and-other-resources/" TargetMode="External"/><Relationship Id="rIdg6y3alneazrpnxcf00pri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIduohavdsqqeoj62v8s3r25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdc9wl5pmkgvlqsg2dspn97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdxr35yjx1cibaibfhjmnmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/338701f5b25348c562ce546d01eddbf6dd44688d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51200a6ef90003acd5b881e9bf6ca878009507bd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9fa657e3a4d2d5e634779cb882162aba01174f3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2461fe86ff719cb209c0ec1cb275d4c00328151.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78deb2a8e21baa39e30ea0744b5b9eebaf733d28.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd3voisqizosniq7sq0qpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/add-equipment-parking-and-other-resources/" TargetMode="External"/><Relationship Id="rIdtxenf5o1o0nmib5sbuqro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId5y2-gknn4ov7n1zqj937k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId33zdz8bkd61atofpxywtq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rId9vnawemm_uwuznerltfcx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdxa-q53c02sieivspo8okd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIddz_wjgrup83z174nydcmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a07fa90db66a761707f7d2f63837599c7a060b04.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4037a215975bc9c586fe0e9d7268158369e7246.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72f659467703909c237975f3e2408311e9c431d3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17f38ccef62ba72c26c500f5bbe40815b1515427.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad137f8f85fc41a9ab601af88bf1b9bf7fd6d585.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Add equipment, parking spaces and other resources</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>