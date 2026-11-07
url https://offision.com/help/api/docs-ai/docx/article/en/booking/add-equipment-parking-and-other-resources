--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,153 +52,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd3voisqizosniq7sq0qpw">
+      <w:hyperlink w:history="1" r:id="rId8lpxk_9bcmvuwh3cypei7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/add-equipment-parking-and-other-resources/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rooms and desks are where most tenants stop, but anything that one person at a
 time should hold can be a resource: the portable projector, the two loan
 laptops, the visitor bays by the door, the iPad the sales team share. Offision
 files them under three lists, and every one of them is made on the same editor
 as a room — so this page is written as the differences from
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtxenf5o1o0nmib5sbuqro">
+      <w:hyperlink w:history="1" r:id="rIdiksp1bgdwzrhxwh7krg4h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, not a second copy of it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Booking management access, and a building with a floor to put things on. Read
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5y2-gknn4ov7n1zqj937k">
+      <w:hyperlink w:history="1" r:id="rIdnucwm5ossycv9_pzqmkad">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> first if you have not made a resource before —
 the add panel, the editor's pages and the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> switch are all the same
 here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For map placement, Classic uses an area or coordinate; Map 2.0 uses a compatible object linked to that resource. A floor alone does not supply that link. Use </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId33zdz8bkd61atofpxywtq">
+      <w:hyperlink w:history="1" r:id="rIdbrr2qvqe61nh-o05tf3kf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Map 2.0 Assign</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the scene the account displays, or </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9vnawemm_uwuznerltfcx">
+      <w:hyperlink w:history="1" r:id="rIduzcoilhanias-ljwke1mq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Classic Assign</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for an existing Classic drawing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Pick the list</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three lists sit beside </w:t>
@@ -1355,51 +1355,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Other resources</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — Others, and nothing else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Make the categories first, under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Categories</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and they are ready in the
 picker — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxa-q53c02sieivspo8okd">
+      <w:hyperlink w:history="1" r:id="rId9flftgr8lck4ztdiuwpyi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up categories and amenities</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
@@ -1454,51 +1454,51 @@
       <w:r>
         <w:t xml:space="preserve">, and all
 three get </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QR code manager</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the list header and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QR Code sticker</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the
 detail panel — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddz_wjgrup83z174nydcmt">
+      <w:hyperlink w:history="1" r:id="rIdjsta9kcynd771yzfwp4co">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put up resource stickers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. A
 sticker on a locker door or a projector case is usually how people book these
 at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking panel can be bound to a room, a desk, equipment or an other
 resource. It cannot be bound to a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2476,51 +2476,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd3voisqizosniq7sq0qpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/add-equipment-parking-and-other-resources/" TargetMode="External"/><Relationship Id="rIdtxenf5o1o0nmib5sbuqro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId5y2-gknn4ov7n1zqj937k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId33zdz8bkd61atofpxywtq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rId9vnawemm_uwuznerltfcx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdxa-q53c02sieivspo8okd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIddz_wjgrup83z174nydcmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a07fa90db66a761707f7d2f63837599c7a060b04.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4037a215975bc9c586fe0e9d7268158369e7246.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72f659467703909c237975f3e2408311e9c431d3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17f38ccef62ba72c26c500f5bbe40815b1515427.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad137f8f85fc41a9ab601af88bf1b9bf7fd6d585.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8lpxk_9bcmvuwh3cypei7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/add-equipment-parking-and-other-resources/" TargetMode="External"/><Relationship Id="rIdiksp1bgdwzrhxwh7krg4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdnucwm5ossycv9_pzqmkad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdbrr2qvqe61nh-o05tf3kf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIduzcoilhanias-ljwke1mq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rId9flftgr8lck4ztdiuwpyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdjsta9kcynd771yzfwp4co" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a07fa90db66a761707f7d2f63837599c7a060b04.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4037a215975bc9c586fe0e9d7268158369e7246.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72f659467703909c237975f3e2408311e9c431d3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17f38ccef62ba72c26c500f5bbe40815b1515427.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad137f8f85fc41a9ab601af88bf1b9bf7fd6d585.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Add equipment, parking spaces and other resources</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>