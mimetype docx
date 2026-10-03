--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,79 +52,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlqzxv_hhvsz44-_szkddn">
+      <w:hyperlink w:history="1" r:id="rIdfszakltul9ticfcgfin3l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/add-a-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A building with at least one floor — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtlnf5rpstpih0vd7evx8u">
+      <w:hyperlink w:history="1" r:id="rIde_fifixjbr_e7-ale001h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a building and its floors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 A resource will save without one, but it then has no location anywhere in the
 product, so do the building first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open Standard Rooms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -134,51 +134,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/room (Standard Rooms)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Every other resource is made on this same form:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Hot desks, equipment, parking spaces and other resources each have their own
 list, but all of them open the form described below — one entity, one editor,
 a different type. So read this article for the mechanics wherever you are
 adding from, and read the one page for the type that differs:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdemhk8-l8h1o829i3zkk_o">
+      <w:hyperlink w:history="1" r:id="rIdiyhfyati8fk-4kuud3sh4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Add it — the name is all it asks for</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -309,51 +309,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> asks which
 kind first. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision calendar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the manual resource described here; the
 other rows invite a room mailbox from that provider instead, and ask for an email
 address rather than a name — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnk1s83zf3vz-ayawsz0uc">
+      <w:hyperlink w:history="1" r:id="rId-m__psvwgkaxnipljkkx4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync rooms from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="resource-add-menu" descr="With an integration connected, Add asks which kind of room first." title="With an integration connected, Add asks which kind of room first."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -450,51 +450,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Advanced</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, then
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxr3xooy_2jjztrgzi2eyw">
+      <w:hyperlink w:history="1" r:id="rId0ontzejkoqkrecdeeinow">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">Out of service period</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Information</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — with the resource's photo above them rather than on a page
 of its own.</w:t>
       </w:r>
     </w:p>
@@ -671,51 +671,51 @@
               <w:t xml:space="preserve">Name</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6607"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">One value per enabled language. A blank one falls back to English. The description can also be printed on the booking form — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdofaa7yqub3ovzn8xd2fsf">
+            <w:hyperlink w:history="1" r:id="rIdpflooegoj8ln-b2vhxave">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Show a room's description on the booking form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2753"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -1035,51 +1035,51 @@
         <w:t xml:space="preserve">, and all four point at shared objects rather than settings on this
 resource, which is why a room you have not touched still obeys rules:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the booking window, check-in, no-shows, approval. This is the big
 one, and it is documented in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkthj7ccwlcttzc_nvu6yv">
+      <w:hyperlink w:history="1" r:id="rIdj8xtj8jfxk-29m3yks3bv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking rules reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1109,51 +1109,51 @@
         <w:t xml:space="preserve"> — the extra fields people fill in when booking it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Team space</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, at the top of the page — "Decide who can reserve the
 resource". A resource on no team space is bookable by everyone, which is the
 default for everything you create here. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvlyrbw2owncam5dnhy3gu">
+      <w:hyperlink w:history="1" r:id="rIduyog7fjdnlh18p7_uvlxn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a department its own rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Suggestion Priority</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the odd one out: 0 (Lowest) to 5 (Highest), nudging
 this resource up or down when Offision suggests a room. It changes nothing about
@@ -1232,51 +1232,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">team space</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> you are not a member of. That is intended behaviour,
 and it is worth confirming with an account that should have it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Add many at once</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For a whole floor — or a whole building, when
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvfh8jfnogbev89op3-edz">
+      <w:hyperlink w:history="1" r:id="rId7xk8yejdhxh6ydu0srmjz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">moving in from another system</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 — use </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Import</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, beside Add. It creates and updates resources of the list's
 type in one pass, from one spreadsheet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1504,149 +1504,149 @@
       <w:r>
         <w:t xml:space="preserve"> is a separate device with its own setup — the
 room does not create one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approval</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is set on the booking policy, not on the resource — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqancb5z9f5uwzhsii9ebd">
+      <w:hyperlink w:history="1" r:id="rIdhihizlgns998eojtxy20n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a room is booked</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Hot desks</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are added from their own page and behave differently in four or
 five places — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdplcqfjplasua4ubulq4jj">
+      <w:hyperlink w:history="1" r:id="rIdj3xdcee3n0bh6qzshvd7z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Combine rooms, equipment, parking spaces and other resources</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are added
 from their own pages. They share this form, but each has fields this article
 does not cover — for a room made of other rooms, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkl5cz_fwt8druxmtc_iyr">
+      <w:hyperlink w:history="1" r:id="rIdtmksfzsmlmttruk6mcw6h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Combine two rooms into one bookable room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Creating bookings in bulk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the management calendar's own import — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc1b9drdk0cjuxgbhsycqd">
+      <w:hyperlink w:history="1" r:id="rIdfi_gdt45yp27q5qissusi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Import bookings from a spreadsheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 which names rooms by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> set in step 3.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
@@ -2082,51 +2082,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlqzxv_hhvsz44-_szkddn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdtlnf5rpstpih0vd7evx8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdemhk8-l8h1o829i3zkk_o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdnk1s83zf3vz-ayawsz0uc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdxr3xooy_2jjztrgzi2eyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdofaa7yqub3ovzn8xd2fsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdkthj7ccwlcttzc_nvu6yv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdvlyrbw2owncam5dnhy3gu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdvfh8jfnogbev89op3-edz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdqancb5z9f5uwzhsii9ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdplcqfjplasua4ubulq4jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdkl5cz_fwt8druxmtc_iyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdc1b9drdk0cjuxgbhsycqd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/711cc7f75c58a2618677d877db112c9a42027cb9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33fbbe56fb62d0d5d09ede72f4b2673fdac3d585.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26b1e69be96d15d333ef1d0e0f0c7759fe2b3c05.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdf37b1e141fa0eff4fccac088bbf9472d055f7f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59a8bc125b8417d7882761d205aaf7d2c3de7b1a.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfszakltul9ticfcgfin3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/add-a-room/" TargetMode="External"/><Relationship Id="rIde_fifixjbr_e7-ale001h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdiyhfyati8fk-4kuud3sh4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId-m__psvwgkaxnipljkkx4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId0ontzejkoqkrecdeeinow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdpflooegoj8ln-b2vhxave" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdj8xtj8jfxk-29m3yks3bv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIduyog7fjdnlh18p7_uvlxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7xk8yejdhxh6ydu0srmjz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdhihizlgns998eojtxy20n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdj3xdcee3n0bh6qzshvd7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdtmksfzsmlmttruk6mcw6h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdfi_gdt45yp27q5qissusi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/711cc7f75c58a2618677d877db112c9a42027cb9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33fbbe56fb62d0d5d09ede72f4b2673fdac3d585.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26b1e69be96d15d333ef1d0e0f0c7759fe2b3c05.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdf37b1e141fa0eff4fccac088bbf9472d055f7f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59a8bc125b8417d7882761d205aaf7d2c3de7b1a.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Add a room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>