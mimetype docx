--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -26,105 +26,105 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Add a room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Create a bookable meeting room, put it on a floor, and switch it on for booking. Adding it takes a name and nothing else. The same form makes every other kind of resource, so a desk starts here too. About ten minutes.</w:t>
+        <w:t xml:space="preserve">Create a bookable room, choose its floor and map placement, set maximum or minimum–maximum capacity and optional room area, and enable booking. Covers headcount suggestions, priorities, import and copying.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-01</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfszakltul9ticfcgfin3l">
+      <w:hyperlink w:history="1" r:id="rId5la_6eb8namo30e8mawi0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/add-a-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A building with at least one floor — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde_fifixjbr_e7-ale001h">
+      <w:hyperlink w:history="1" r:id="rIdgkerdv1lkycz6qprzjvhg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a building and its floors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 A resource will save without one, but it then has no location anywhere in the
 product, so do the building first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open Standard Rooms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -134,51 +134,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → booking/room (Standard Rooms)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Every other resource is made on this same form:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Hot desks, equipment, parking spaces and other resources each have their own
 list, but all of them open the form described below — one entity, one editor,
 a different type. So read this article for the mechanics wherever you are
 adding from, and read the one page for the type that differs:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiyhfyati8fk-4kuud3sh4">
+      <w:hyperlink w:history="1" r:id="rIdpy4fnkg-pb51vybkm8cup">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Add it — the name is all it asks for</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -309,51 +309,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> asks which
 kind first. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision calendar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the manual resource described here; the
 other rows invite a room mailbox from that provider instead, and ask for an email
 address rather than a name — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-m__psvwgkaxnipljkkx4">
+      <w:hyperlink w:history="1" r:id="rIdlut4uuhakwwttjc3zslpu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync rooms from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3571875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="resource-add-menu" descr="With an integration connected, Add asks which kind of room first." title="With an integration connected, Add asks which kind of room first."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -385,50 +385,80 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">With an integration connected, Add asks which kind of room first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Creating a room does not draw its map shape. In Map, assign the room to a shape in the map family you use: </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdsllc14wvzndovoak0ycoz">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Map 2.0 assignments</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdhknmp6cunfb1u-fhbihsh">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Classic assignments</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Open the row and fill in Basic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Click the new row, then </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Edit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The editor has its pages down the left —
 </w:t>
       </w:r>
       <w:r>
@@ -450,92 +480,89 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Advanced</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, then
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0ontzejkoqkrecdeeinow">
+      <w:hyperlink w:history="1" r:id="rId1waw4ztlzx-szmm7hhh7k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">Out of service period</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Information</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — with the resource's photo above them rather than on a page
 of its own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> is the field to get right, and it is not a text box. It opens a
-[...2 lines deleted...]
-plan, filters it by floor in the user app, and lets people find it from a map.</w:t>
+        <w:t xml:space="preserve"> opens a picker: choose the building and floor, then place the resource on the map shown. On Classic, choose the room's area or a point. On Map 2.0, choose a compatible map object to bind to the room. The floor controls location filtering; the map placement makes the room findable on that map. Creating a resource does not draw an object for it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="resource-form-basic" descr="Basic, with the Location picker that puts the resource on a floor." title="Basic, with the Location picker that puts the resource on a floor."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -671,51 +698,51 @@
               <w:t xml:space="preserve">Name</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6607"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">One value per enabled language. A blank one falls back to English. The description can also be printed on the booking form — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdpflooegoj8ln-b2vhxave">
+            <w:hyperlink w:history="1" r:id="rIdhg6it4yjcdjjeribldjnu">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Show a room's description on the booking form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2753"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -747,51 +774,106 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2753"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Capacity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6607"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Required. It is what "fits 8 people" searches match, and what warns a booker who has invited more people than the room seats</w:t>
+              <w:t xml:space="preserve">Required maximum headcount. Choose </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Range</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> to add a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Min</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> value and show, for example, 4–8 people. The minimum must be at least 1 and cannot exceed the maximum. Remove the range to return to a single capacity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2753"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Size</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6607"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Optional room area, with a unit selector (m² or ft²). It is separate from headcount and appears where room size is shown</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2753"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Amenity</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -865,788 +947,868 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6607"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The handle a spreadsheet uses to name this resource on import</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...6 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Open </w:t>
-[...20 lines deleted...]
-because it decides whether the rest of the page exists.</w:t>
+        <w:t xml:space="preserve">The minimum guides room suggestions when a headcount is supplied: a 4–8-person room is not suggested for two people. It does not make a smaller booking invalid. The maximum is still used by capacity filters and the attendee warning; that warning does not prevent booking. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suggestion Priority</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> only changes ranking among suitable rooms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="resource-form-policy" descr="Booking settings off replaces the rest of Policy, and all of Service." title="Booking settings off replaces the rest of Policy, and all of Service."/>
+            <wp:docPr id="1" name="room-capacity-range-size" descr="Room settings: the capacity range and separate room area." title="Room settings: the capacity range and separate room area."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Booking settings off replaces the rest of Policy, and all of Service.</w:t>
+        <w:t xml:space="preserve">Room settings: the capacity range and separate room area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. Switch it on for booking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Turn it off and everything below it — plus the whole </w:t>
-[...54 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Open </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — the booking window, check-in, no-shows, approval. This is the big
-[...148 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">. The first thing to look at is the </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking settings</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> is off — step 4.</w:t>
-[...63 lines deleted...]
-type in one pass, from one spreadsheet.</w:t>
+        <w:t xml:space="preserve"> toggle,
+because it decides whether the rest of the page exists.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="resource-import-dialog" descr="Import: download a template, edit it, upload it back." title="Import: download a template, edit it, upload it back."/>
+            <wp:docPr id="1" name="resource-form-policy" descr="Booking settings off replaces the rest of Policy, and all of Service." title="Booking settings off replaces the rest of Policy, and all of Service."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Import: download a template, edit it, upload it back.</w:t>
+        <w:t xml:space="preserve">Booking settings off replaces the rest of Policy, and all of Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Download a starting file first — </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> to begin from nothing. Three things decide whether an import behaves:</w:t>
+        <w:t xml:space="preserve">Turn it off and everything below it — plus the whole </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> page — is
+replaced by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">This resource will not be available for booking</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. That is the
+setting to reach for when a space exists but nobody should be claiming it, and it
+is also the first thing to check when a resource refuses to appear in the user
+app.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">With it on, four pickers decide how the resource behaves. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">None of them is
+required</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and all four point at shared objects rather than settings on this
+resource, which is why a room you have not touched still obeys rules:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Existing resources are matched by the ID column</w:t>
-[...3 lines deleted...]
-with an ID updates that resource; a row with a blank ID creates a new one.</w:t>
+        <w:t xml:space="preserve">Policy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — the booking window, check-in, no-shows, approval. This is the big
+one, and it is documented in
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdvs3vztvkitxyndmtqqtcd">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Booking rules reference</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The first Name column must be filled on every row.</w:t>
-[...3 lines deleted...]
-columns fall back to it when blank.</w:t>
+        <w:t xml:space="preserve">Resource quota policy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — how much of this resource one person may claim.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The only other columns are </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">What this does not cover</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Booking Form</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — the extra fields people fill in when booking it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The panel outside the door</w:t>
-[...3 lines deleted...]
-room does not create one.</w:t>
+        <w:t xml:space="preserve">Team space</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, at the top of the page — "Decide who can reserve the
+resource". A resource on no team space is bookable by everyone, which is the
+default for everything you create here. See
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdg-qhaoxol5wpzr4qa2zel">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Give a department its own rooms</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suggestion Priority</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is the odd one out: 0 (Lowest) to 5 (Highest), nudging
+this resource up or down when Offision suggests a room. It changes nothing about
+whether a booking is allowed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Save. One save covers every page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. Check it worked</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Do not check in the admin console. It shows you every resource whatever state it
+is in, so a room that is invisible to your colleagues looks perfectly fine there.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Open the user app's resource finder, search for the resource by name, and book
+it. If it does not come back:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Booking settings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is off — step 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It is on a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">team space</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> you are not a member of. That is intended behaviour,
+and it is worth confirming with an account that should have it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Add many at once</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For a whole floor — or a whole building, when
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdqcfqtrhkmzhrensuw53-r">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">moving in from another system</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+— use </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Import</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, beside Add. It creates and updates resources of the list's
+type in one pass, from one spreadsheet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4572000"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="resource-import-dialog" descr="Import: download a template, edit it, upload it back." title="Import: download a template, edit it, upload it back."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4572000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Import: download a template, edit it, upload it back.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Download a starting file first — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">With current resources</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to get everything
+you already have, which is also the easiest way to rename in bulk, or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Empty
+template</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to begin from nothing. Three things decide whether an import behaves:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Existing resources are matched by the ID column</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — never edit it. A row
+with an ID updates that resource; a row with a blank ID creates a new one.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The first Name column must be filled on every row.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The other language
+columns fall back to it when blank.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The only other columns are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Capacity</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for rooms and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Has EV Charger</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for
+parking spaces. Everything else — location, policy, amenities, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Access ID</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —
+is set on the resource afterwards, per step 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Before anything is written you get a preview counting what is new and what is
+an update, row by row. Read it — a sheet that matches nothing reports </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">no
+changes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> rather than creating duplicates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What this does not cover</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The panel outside the door</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is a separate device with its own setup — the
+room does not create one.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Approval</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is set on the booking policy, not on the resource — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhihizlgns998eojtxy20n">
+      <w:hyperlink w:history="1" r:id="rIduux2u9cgqndegrnkfkgor">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a room is booked</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Hot desks</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are added from their own page and behave differently in four or
 five places — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj3xdcee3n0bh6qzshvd7z">
+      <w:hyperlink w:history="1" r:id="rIdwcsyrewbat6t_111z3z2m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Combine rooms, equipment, parking spaces and other resources</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are added
 from their own pages. They share this form, but each has fields this article
 does not cover — for a room made of other rooms, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtmksfzsmlmttruk6mcw6h">
+      <w:hyperlink w:history="1" r:id="rIdznyzahv3hl-hjcmialrs8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Combine two rooms into one bookable room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Creating bookings in bulk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the management calendar's own import — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfi_gdt45yp27q5qissusi">
+      <w:hyperlink w:history="1" r:id="rIde-_d4r5_rrztu-apzrhz4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Import bookings from a spreadsheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 which names rooms by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> set in step 3.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
@@ -2082,51 +2244,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfszakltul9ticfcgfin3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/add-a-room/" TargetMode="External"/><Relationship Id="rIde_fifixjbr_e7-ale001h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdiyhfyati8fk-4kuud3sh4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rId-m__psvwgkaxnipljkkx4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId0ontzejkoqkrecdeeinow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdpflooegoj8ln-b2vhxave" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdj8xtj8jfxk-29m3yks3bv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIduyog7fjdnlh18p7_uvlxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId7xk8yejdhxh6ydu0srmjz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdhihizlgns998eojtxy20n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdj3xdcee3n0bh6qzshvd7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdtmksfzsmlmttruk6mcw6h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdfi_gdt45yp27q5qissusi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/711cc7f75c58a2618677d877db112c9a42027cb9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33fbbe56fb62d0d5d09ede72f4b2673fdac3d585.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26b1e69be96d15d333ef1d0e0f0c7759fe2b3c05.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdf37b1e141fa0eff4fccac088bbf9472d055f7f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59a8bc125b8417d7882761d205aaf7d2c3de7b1a.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5la_6eb8namo30e8mawi0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdgkerdv1lkycz6qprzjvhg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdpy4fnkg-pb51vybkm8cup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdlut4uuhakwwttjc3zslpu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdsllc14wvzndovoak0ycoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdhknmp6cunfb1u-fhbihsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rId1waw4ztlzx-szmm7hhh7k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-out-of-service/" TargetMode="External"/><Relationship Id="rIdhg6it4yjcdjjeribldjnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdvs3vztvkitxyndmtqqtcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdg-qhaoxol5wpzr4qa2zel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdqcfqtrhkmzhrensuw53-r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIduux2u9cgqndegrnkfkgor" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdwcsyrewbat6t_111z3z2m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-desk/" TargetMode="External"/><Relationship Id="rIdznyzahv3hl-hjcmialrs8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIde-_d4r5_rrztu-apzrhz4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0455733af25cd29f1a9155d06211e8e1047888c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66484dae9a85d9ffafb3f95e5139f4fef338db07.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ef9c1a2a66deb86ab98619e982f7ebd91cafffa.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1fe4dc62df851246bfbeb524fa934d32f0332e07.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d0b7886a473f0334863dddcc4c1faf206d3960a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5fa39fc66b10c42bae395420b04692fbd5a4ecf7.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Add a room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>