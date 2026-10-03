--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,114 +52,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_5cfn0ztmz7wka3i_evka">
+      <w:hyperlink w:history="1" r:id="rIdblglvzwjc7ju8dvzitzt0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/add-a-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A desk is a bookable resource like a room, made on the same form, held to the
 same rules and photographed by the same screens. So this article is short on
 purpose: it is the handful of places a desk is not a room, and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxk-qb2viov0fpmbpbtq77">
+      <w:hyperlink w:history="1" r:id="rIdpruaemuopftksiybyxdcb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is everything else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A building with at least one floor, and — for a desk more than for anything
 else — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">a floor plan uploaded to that floor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. A desk saves without one, but
 step 4 explains why a desk with no point on a plan is much less useful than a
 room with none. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvqryptg-t0fd8ravrdpmz">
+      <w:hyperlink w:history="1" r:id="rIduxgcdjhrjx7rhqtwlulwt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a building and its floors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open Hot desks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Desks have their own page in the console — </w:t>
@@ -589,51 +589,51 @@
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Phone booth</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other desk type</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. An empty list means
 nobody has made any yet; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4tf05ndvavchmhhaw-r9s">
+      <w:hyperlink w:history="1" r:id="rId1vt4niqgc97zcmoum0qqo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up categories and amenities</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 It is worth filling in: the category is what people filter a floor of eighty
 desks down by.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="desk-form-basic" descr="Basic on a desk. Category has the row to itself — on a room it shares it with Capacity." title="Basic on a desk. Category has the row to itself — on a room it shares it with Capacity."/>
             <wp:cNvGraphicFramePr>
@@ -684,51 +684,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Basic on a desk. Category has the row to itself — on a room it shares it with Capacity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything else on the page — name and description per language, amenity,
 business hour, organization unit, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — works exactly as
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtaspltqlbexfv_vtawtvr">
+      <w:hyperlink w:history="1" r:id="rIdidmasytj90qmby3oy-ntk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> describes it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Put it on the floor plan, not just on a floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -781,51 +781,51 @@
       <w:r>
         <w:t xml:space="preserve"> the desk's address. It is what puts the desk
 on the map people pick desks from, what lets a colleague be found at their seat,
 and what makes a scan of the sticker on it mean something in a building rather
 than in a list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A desk with a floor but no point saves happily, appears in searches, and never
 appears on the plan. That is the commonest reason somebody reports a desk
 "missing" when it is not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The picker itself — building, then floor, then a click on the plan — is the same
 one described in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_pponzno0zobuh59ew4ky">
+      <w:hyperlink w:history="1" r:id="rIdj95quaeaoqitc7ozdll81">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, step 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Give it a sticker, because it will never have a panel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A meeting room gets a screen by the door. A floor of eighty desks does not: a
@@ -943,51 +943,51 @@
       <w:r>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QR code manager</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at the top of the
 list produces every sticker as a single archive, which is what you hand to a
 print shop.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rest — the sizes, the print resolutions, where on the desk to stick it, and
 the settings that decide what a scan is then allowed to do — is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhcpaec6dig5kddgnss1_e">
+      <w:hyperlink w:history="1" r:id="rIdehfgumekyx4viigx8wtza">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Print and put up resource stickers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Do a whole floor from a spreadsheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1012,51 +1012,51 @@
         <w:t xml:space="preserve"> is a room column and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Has EV Charger</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is a
 parking one, so neither appears on a desk import.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything a desk actually needs — its location, its policy, its category — is
 set on the desk afterwards, per steps 3 and 4. Import is how you get eighty
 named rows into the list in a minute; it is not how you finish them. The
 mechanics, including the preview that counts what is new before anything is
 written, are in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdftb5u2aetkd5hyyabfbjv">
+      <w:hyperlink w:history="1" r:id="rIdst3qmjvo7xu3_z9q3l3ez">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Not in the console, which shows you every desk whatever state it is in. Open the
@@ -1424,213 +1424,213 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Find a desk now is the quick booking: every desk free for the asked-for length, each row with its own Book button.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The walkthroughs are in the user guide —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjcjnc54encindnj1vex-s">
+      <w:hyperlink w:history="1" r:id="rId2e4tzpq6g_hkhgwtv-pbi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpq08lpfunhgl1oy5xz9z8">
+      <w:hyperlink w:history="1" r:id="rIdg6j2xhpxuws-8nuw_to2w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a desk on the floor plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The rules a desk floor needs.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Walk-in only, all-day bookings, the
 check-in window that reclaims an empty desk — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp5a4p9k_k9pyyeszgnk5o">
+      <w:hyperlink w:history="1" r:id="rIdw6rvj2ypprjuct23f1xry">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the rules a hot-desk floor needs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charging desks and rooms separately.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A month of hot-desking eating the
 meeting-room allowance is a quota question — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh24800j_vfb898oexttcb">
+      <w:hyperlink w:history="1" r:id="rIdutkb2iy1qwswnjxw_mstf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Charge desks and rooms from separate budgets</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">AM and PM desks.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Half-day desks are a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking hours</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> time-slot
 schedule, not a desk setting — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdahzp8w6fnegjsxfswetxl">
+      <w:hyperlink w:history="1" r:id="rIdryqlejojenzdlnmmdmjve">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Restrict bookings to fixed time slots</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Scanning the sticker.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> What a scan of the desk's QR code lets a person do —
 book, check in, extend, release — is in the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj12dif--nutynxcj1p91a">
+      <w:hyperlink w:history="1" r:id="rIdxopdfsrvby3kh6b1lztvz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">user guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2055,51 +2055,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_5cfn0ztmz7wka3i_evka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/add-a-desk/" TargetMode="External"/><Relationship Id="rIdxk-qb2viov0fpmbpbtq77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdvqryptg-t0fd8ravrdpmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId4tf05ndvavchmhhaw-r9s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdtaspltqlbexfv_vtawtvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId_pponzno0zobuh59ew4ky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdhcpaec6dig5kddgnss1_e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdftb5u2aetkd5hyyabfbjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdjcjnc54encindnj1vex-s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rIdpq08lpfunhgl1oy5xz9z8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdp5a4p9k_k9pyyeszgnk5o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdh24800j_vfb898oexttcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdahzp8w6fnegjsxfswetxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdj12dif--nutynxcj1p91a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b76a1f5c375078ba838a0294d3aac74d2686dcd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6399fca8223d85d9c4d797418676d62a6a945da4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cea56d3b15b66269c873c4aad428ca66b8c7f38c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c74f2c27f2fb703a8199d29fe0e3f397efe6bed.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9721c1ed9eb630a497405542e8322907e6164582.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7587a056069be85b76679d837fb04a62c043162e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd4989a4aa0f7350f5a371e6db643758dabc431e.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdblglvzwjc7ju8dvzitzt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/add-a-desk/" TargetMode="External"/><Relationship Id="rIdpruaemuopftksiybyxdcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIduxgcdjhrjx7rhqtwlulwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId1vt4niqgc97zcmoum0qqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdidmasytj90qmby3oy-ntk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdj95quaeaoqitc7ozdll81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdehfgumekyx4viigx8wtza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdst3qmjvo7xu3_z9q3l3ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId2e4tzpq6g_hkhgwtv-pbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rIdg6j2xhpxuws-8nuw_to2w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdw6rvj2ypprjuct23f1xry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdutkb2iy1qwswnjxw_mstf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdryqlejojenzdlnmmdmjve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdxopdfsrvby3kh6b1lztvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b76a1f5c375078ba838a0294d3aac74d2686dcd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6399fca8223d85d9c4d797418676d62a6a945da4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cea56d3b15b66269c873c4aad428ca66b8c7f38c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c74f2c27f2fb703a8199d29fe0e3f397efe6bed.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9721c1ed9eb630a497405542e8322907e6164582.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7587a056069be85b76679d837fb04a62c043162e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd4989a4aa0f7350f5a371e6db643758dabc431e.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Add a desk</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>