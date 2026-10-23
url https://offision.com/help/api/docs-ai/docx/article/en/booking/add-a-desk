--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -26,140 +26,134 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Add a desk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Creating a hot desk, and the five places it behaves differently from a room — no capacity, its own category list, a floor-plan point that matters more than a name, the sticker instead of a panel, and the separate page for a desk that belongs to one person — then what booking one looks like in the user app.</w:t>
+        <w:t xml:space="preserve">[Map family: shared] Creating a hot desk, and the five places it behaves differently from a room — no capacity, its own category list, a floor-plan point that matters more than a name, the sticker instead of a panel, and the separate page for a desk that belongs to one person — then what booking one looks like in the user app.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdblglvzwjc7ju8dvzitzt0">
+      <w:hyperlink w:history="1" r:id="rId498ni0ddzr8_mth27xwuf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/add-a-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">A desk is a bookable resource like a room, made on the same form, held to the
 same rules and photographed by the same screens. So this article is short on
 purpose: it is the handful of places a desk is not a room, and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpruaemuopftksiybyxdcb">
+      <w:hyperlink w:history="1" r:id="rIdt2h7jhpiqsxjh8uj8jm9k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is everything else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-A building with at least one floor, and — for a desk more than for anything
-[...15 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIduxgcdjhrjx7rhqtwlulwt">
+A building with at least one floor. To make the desk selectable on a map, that floor also needs the appropriate drawing and a resource assignment. A desk can be created before its map is ready. See </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId_tsidaqzl04irwhqbvlzy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a building and its floors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open Hot desks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Desks have their own page in the console — </w:t>
@@ -589,51 +583,51 @@
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Phone booth</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other desk type</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. An empty list means
 nobody has made any yet; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1vt4niqgc97zcmoum0qqo">
+      <w:hyperlink w:history="1" r:id="rIdfpm92i6bxh6wc0rcspkbs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up categories and amenities</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 It is worth filling in: the category is what people filter a floor of eighty
 desks down by.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="desk-form-basic" descr="Basic on a desk. Category has the row to itself — on a room it shares it with Capacity." title="Basic on a desk. Category has the row to itself — on a room it shares it with Capacity."/>
             <wp:cNvGraphicFramePr>
@@ -684,157 +678,116 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Basic on a desk. Category has the row to itself — on a room it shares it with Capacity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything else on the page — name and description per language, amenity,
 business hour, organization unit, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access ID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — works exactly as
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdidmasytj90qmby3oy-ntk">
+      <w:hyperlink w:history="1" r:id="rId72goiz7e2zngcsl9ihcko">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> describes it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. Put it on the floor plan, not just on a floor</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">4. Place the desk on the map people use</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set the desk's building and floor in </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> matters more on a desk than on anything else in Booking, so be
-[...64 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdj95quaeaoqitc7ozdll81">
+        <w:t xml:space="preserve">. A floor alone is not a drawing assignment. On Classic, place the desk at its point on the floor plan. On Map 2.0, assign it to a compatible desk object or a numbered seat of a multi-seat desk; the eligible object picker appears when that floor uses Map 2.0. The designer's </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId_lcgch3f3yr2wkvei0bs_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Add a room</w:t>
+          <w:t xml:space="preserve">Assign action</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">, step 3.</w:t>
+        <w:t xml:space="preserve"> is another way to make or change that link.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Check the family people use before placing it. A Classic point does not automatically bind a Map 2.0 object, and drawing furniture does not create a bookable desk. Use </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdapif7igy_pypznbpk9k2g">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Classic assignments</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> for the existing Classic map. Then open the user map and confirm the desk appears at the intended seat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Give it a sticker, because it will never have a panel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A meeting room gets a screen by the door. A floor of eighty desks does not: a
 panel per desk costs more than the desk is worth, which is why almost every
 hot-desk floor runs on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">printed QR stickers</w:t>
@@ -943,51 +896,51 @@
       <w:r>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QR code manager</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at the top of the
 list produces every sticker as a single archive, which is what you hand to a
 print shop.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rest — the sizes, the print resolutions, where on the desk to stick it, and
 the settings that decide what a scan is then allowed to do — is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdehfgumekyx4viigx8wtza">
+      <w:hyperlink w:history="1" r:id="rIdqrz-ahs6xq6vex5ztueia">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Print and put up resource stickers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Do a whole floor from a spreadsheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1012,51 +965,51 @@
         <w:t xml:space="preserve"> is a room column and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Has EV Charger</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is a
 parking one, so neither appears on a desk import.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything a desk actually needs — its location, its policy, its category — is
 set on the desk afterwards, per steps 3 and 4. Import is how you get eighty
 named rows into the list in a minute; it is not how you finish them. The
 mechanics, including the preview that counts what is new before anything is
 written, are in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdst3qmjvo7xu3_z9q3l3ez">
+      <w:hyperlink w:history="1" r:id="rIdo2h7qr0azwi7bemdmmkxp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Not in the console, which shows you every desk whatever state it is in. Open the
@@ -1424,213 +1377,213 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Find a desk now is the quick booking: every desk free for the asked-for length, each row with its own Book button.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The walkthroughs are in the user guide —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2e4tzpq6g_hkhgwtv-pbi">
+      <w:hyperlink w:history="1" r:id="rId0l847-mirxutkelpkocqz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg6j2xhpxuws-8nuw_to2w">
+      <w:hyperlink w:history="1" r:id="rIdhxnspquqau_pszxn4ve1a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a desk on the floor plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The rules a desk floor needs.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Walk-in only, all-day bookings, the
 check-in window that reclaims an empty desk — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw6rvj2ypprjuct23f1xry">
+      <w:hyperlink w:history="1" r:id="rId9ab8lcfxrff_e7altbrzh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set the rules a hot-desk floor needs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charging desks and rooms separately.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A month of hot-desking eating the
 meeting-room allowance is a quota question — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdutkb2iy1qwswnjxw_mstf">
+      <w:hyperlink w:history="1" r:id="rIdwzmeeb_knnkkjasc0w1tx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Charge desks and rooms from separate budgets</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">AM and PM desks.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Half-day desks are a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking hours</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> time-slot
 schedule, not a desk setting — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdryqlejojenzdlnmmdmjve">
+      <w:hyperlink w:history="1" r:id="rIdutlzcdmtnk8ppwnsfc2js">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Restrict bookings to fixed time slots</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Scanning the sticker.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> What a scan of the desk's QR code lets a person do —
 book, check in, extend, release — is in the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxopdfsrvby3kh6b1lztvz">
+      <w:hyperlink w:history="1" r:id="rId0mse497ceu1dvgfdgglbz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">user guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2055,51 +2008,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdblglvzwjc7ju8dvzitzt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/add-a-desk/" TargetMode="External"/><Relationship Id="rIdpruaemuopftksiybyxdcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIduxgcdjhrjx7rhqtwlulwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId1vt4niqgc97zcmoum0qqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rIdidmasytj90qmby3oy-ntk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdj95quaeaoqitc7ozdll81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rIdehfgumekyx4viigx8wtza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdst3qmjvo7xu3_z9q3l3ez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId2e4tzpq6g_hkhgwtv-pbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rIdg6j2xhpxuws-8nuw_to2w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdw6rvj2ypprjuct23f1xry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdutkb2iy1qwswnjxw_mstf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdryqlejojenzdlnmmdmjve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rIdxopdfsrvby3kh6b1lztvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b76a1f5c375078ba838a0294d3aac74d2686dcd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6399fca8223d85d9c4d797418676d62a6a945da4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cea56d3b15b66269c873c4aad428ca66b8c7f38c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c74f2c27f2fb703a8199d29fe0e3f397efe6bed.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9721c1ed9eb630a497405542e8322907e6164582.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7587a056069be85b76679d837fb04a62c043162e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd4989a4aa0f7350f5a371e6db643758dabc431e.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId498ni0ddzr8_mth27xwuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/add-a-desk/" TargetMode="External"/><Relationship Id="rIdt2h7jhpiqsxjh8uj8jm9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId_tsidaqzl04irwhqbvlzy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdfpm92i6bxh6wc0rcspkbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-categories-and-amenities/" TargetMode="External"/><Relationship Id="rId72goiz7e2zngcsl9ihcko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId_lcgch3f3yr2wkvei0bs_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdapif7igy_pypznbpk9k2g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdqrz-ahs6xq6vex5ztueia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rIdo2h7qr0azwi7bemdmmkxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-room/" TargetMode="External"/><Relationship Id="rId0l847-mirxutkelpkocqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rIdhxnspquqau_pszxn4ve1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rId9ab8lcfxrff_e7altbrzh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-the-rules-a-hot-desk-floor-needs/" TargetMode="External"/><Relationship Id="rIdwzmeeb_knnkkjasc0w1tx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../charge-desks-and-rooms-separately/" TargetMode="External"/><Relationship Id="rIdutlzcdmtnk8ppwnsfc2js" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restrict-bookings-to-fixed-time-slots/" TargetMode="External"/><Relationship Id="rId0mse497ceu1dvgfdgglbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c014251ac7da3906afaaee5473529aae4d80f7f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea96bd6cf6e51d2fa27442523ddce56e199c6225.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88588f21026262b9a30c4d854e235390974adf47.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1bcf8b931cee9ecaf4fc3ad3115938bc243c28a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33c2c085e9b47c94aca75291f707b76fb003e0d6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/23de8b70172a83b563ef24b3e90785af6dc22064.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b3df848e9656a3d0e6dcd38659b587d8fcddf43.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Add a desk</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>