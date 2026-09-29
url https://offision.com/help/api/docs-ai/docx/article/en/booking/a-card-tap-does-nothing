--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,81 +52,81 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda2w1hdhpm6twvqosen6gu">
+      <w:hyperlink w:history="1" r:id="rIdwjv1jrhn_e24f1ijhyi7c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/a-card-tap-does-nothing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Does the panel react at all?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 This page is for a tap the panel ignores completely — no message, no flicker, the
 screen exactly as it was. A panel that answers with a refusal has recognised the
 card and turned the person down, which is a different problem: start at
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkbbjavgnhlyhk7hfnrmd3">
+      <w:hyperlink w:history="1" r:id="rIdwbuptrvpuleqtgkkxf1ss">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in at the booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A tap that produces nothing is deliberate rather than broken. The panel drops a
 card it cannot act on silently, because a room panel in a corridor that
 complained about every card carried past it would be unusable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -288,51 +288,51 @@
         <w:t xml:space="preserve">The panel reads the card, finds nobody holding that number, and stops. Nothing is
 shown, because from the panel's point of view somebody walked past with a card
 from another building.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Search the number under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access cards</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. If it is not there, the card was never
 enrolled; if it is there against the wrong person, the slots were filled from a
 list that had drifted. Either way the fix is on that page — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdslfpgicogysws32m5_etp">
+      <w:hyperlink w:history="1" r:id="rIdkakjrueumvil01tbmxki2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Issue an access card to someone</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (Access cards)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1155,51 +1155,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIda2w1hdhpm6twvqosen6gu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdkbbjavgnhlyhk7hfnrmd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdslfpgicogysws32m5_etp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c592db51debc7743419b49fb057bb27d7fc2823.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwjv1jrhn_e24f1ijhyi7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdwbuptrvpuleqtgkkxf1ss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdkakjrueumvil01tbmxki2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c592db51debc7743419b49fb057bb27d7fc2823.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Tapping a staff card does nothing at the panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>