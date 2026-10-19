--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,81 +52,81 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwjv1jrhn_e24f1ijhyi7c">
+      <w:hyperlink w:history="1" r:id="rIdhd2fifmreb_lbgrxhtvsm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/a-card-tap-does-nothing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Does the panel react at all?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 This page is for a tap the panel ignores completely — no message, no flicker, the
 screen exactly as it was. A panel that answers with a refusal has recognised the
 card and turned the person down, which is a different problem: start at
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwbuptrvpuleqtgkkxf1ss">
+      <w:hyperlink w:history="1" r:id="rIdrxe0vj0esu-m59nwj8p0l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in at the booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A tap that produces nothing is deliberate rather than broken. The panel drops a
 card it cannot act on silently, because a room panel in a corridor that
 complained about every card carried past it would be unusable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -288,51 +288,51 @@
         <w:t xml:space="preserve">The panel reads the card, finds nobody holding that number, and stops. Nothing is
 shown, because from the panel's point of view somebody walked past with a card
 from another building.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Search the number under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access cards</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. If it is not there, the card was never
 enrolled; if it is there against the wrong person, the slots were filled from a
 list that had drifted. Either way the fix is on that page — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkakjrueumvil01tbmxki2">
+      <w:hyperlink w:history="1" r:id="rIdi_mlky-zcoe2hn08tswe_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Issue an access card to someone</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (Access cards)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1155,51 +1155,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwjv1jrhn_e24f1ijhyi7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdwbuptrvpuleqtgkkxf1ss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdkakjrueumvil01tbmxki2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c592db51debc7743419b49fb057bb27d7fc2823.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhd2fifmreb_lbgrxhtvsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdrxe0vj0esu-m59nwj8p0l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdi_mlky-zcoe2hn08tswe_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa19bb4e9bc236e5f6816d75fd70ac42e2a4951e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Tapping a staff card does nothing at the panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>