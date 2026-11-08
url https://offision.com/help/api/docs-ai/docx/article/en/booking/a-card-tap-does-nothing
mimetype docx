--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,81 +52,81 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhd2fifmreb_lbgrxhtvsm">
+      <w:hyperlink w:history="1" r:id="rIdqytbcy-dbmhmgrtet_3r5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/booking/a-card-tap-does-nothing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Does the panel react at all?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 This page is for a tap the panel ignores completely — no message, no flicker, the
 screen exactly as it was. A panel that answers with a refusal has recognised the
 card and turned the person down, which is a different problem: start at
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrxe0vj0esu-m59nwj8p0l">
+      <w:hyperlink w:history="1" r:id="rIdcv2qjxtmevdre1gjghhca">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in at the booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A tap that produces nothing is deliberate rather than broken. The panel drops a
 card it cannot act on silently, because a room panel in a corridor that
 complained about every card carried past it would be unusable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -288,51 +288,51 @@
         <w:t xml:space="preserve">The panel reads the card, finds nobody holding that number, and stops. Nothing is
 shown, because from the panel's point of view somebody walked past with a card
 from another building.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Search the number under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access cards</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. If it is not there, the card was never
 enrolled; if it is there against the wrong person, the slots were filled from a
 list that had drifted. Either way the fix is on that page — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi_mlky-zcoe2hn08tswe_">
+      <w:hyperlink w:history="1" r:id="rIdj6zoqywxv0sxblh-5pr41">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Issue an access card to someone</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → directory/access-card (Access cards)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1155,51 +1155,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhd2fifmreb_lbgrxhtvsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdrxe0vj0esu-m59nwj8p0l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdi_mlky-zcoe2hn08tswe_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa19bb4e9bc236e5f6816d75fd70ac42e2a4951e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqytbcy-dbmhmgrtet_3r5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/booking/a-card-tap-does-nothing/" TargetMode="External"/><Relationship Id="rIdcv2qjxtmevdre1gjghhca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdj6zoqywxv0sxblh-5pr41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa19bb4e9bc236e5f6816d75fd70ac42e2a4951e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Tapping a staff card does nothing at the panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>