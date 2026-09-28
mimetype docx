--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnmeoirostschfozq4d2p5">
+      <w:hyperlink w:history="1" r:id="rId8meq5faaqppnlpq4upxof">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/attendance/working-schedule-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The working schedule editor is three pages of settings on the left — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Basic</w:t>
       </w:r>
@@ -419,51 +419,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3983"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Users and/or groups who can view and export this schedule's results in the user app. They cannot edit records.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3983"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Name team leads who need the numbers without console access — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdis2wudax8wf5arp3j2eoz">
+            <w:hyperlink w:history="1" r:id="rIdumqddicaz7fvwczfhlvyt">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">the supervisor article</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1394"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1462,51 +1462,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Security &amp; location</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The proof a punch must carry. The </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwf2jgbpftkx0dvp3pmgyn">
+      <w:hyperlink w:history="1" r:id="rIdn3nvrrxzzbaofcw90j_oc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">GPS, IP and selfies
 article</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> walks these; the rows
 here are for completeness.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -2608,51 +2608,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnmeoirostschfozq4d2p5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdis2wudax8wf5arp3j2eoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdwf2jgbpftkx0dvp3pmgyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3345a251f96a155140de1c9ac87937b892e56ad.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8meq5faaqppnlpq4upxof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdumqddicaz7fvwczfhlvyt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdn3nvrrxzzbaofcw90j_oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3345a251f96a155140de1c9ac87937b892e56ad.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Working schedule settings reference</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>