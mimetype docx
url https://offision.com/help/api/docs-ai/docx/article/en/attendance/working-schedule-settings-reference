--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Every setting in the working schedule editor, page by page — Basic Info, Check-in rules and Security &amp; location — with what each one does and when to change it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8meq5faaqppnlpq4upxof">
+      <w:hyperlink w:history="1" r:id="rIdczc3wr9-s-nwr49n95qq4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/attendance/working-schedule-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The working schedule editor is three pages of settings on the left — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Basic</w:t>
       </w:r>
@@ -419,51 +419,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3983"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Users and/or groups who can view and export this schedule's results in the user app. They cannot edit records.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3983"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Name team leads who need the numbers without console access — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdumqddicaz7fvwczfhlvyt">
+            <w:hyperlink w:history="1" r:id="rIdmabzf22ozzikopldvnroy">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">the supervisor article</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1394"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1449,64 +1449,495 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3554"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">As above.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Desk booking</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Off by default. With every switch off, desk bookings record no attendance at all
+and nothing on this page changes behaviour.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2160"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2160"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Setting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What it does</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">When to change it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2160"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desk check-in signs in</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Checking in to a desk booking — or walking up and claiming the desk — records a sign-in marked </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Auto</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, naming the desk.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">On where coming to the office and taking a desk is what "at work" means.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2160"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desk check-out signs out</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Checking out of the desk records a sign-out. Includes a release by the occupancy sensor.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Leave off if a sensor mis-read cutting someone's hours short would be worse than a missing sign-out.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2160"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Booking ending signs out</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">A booking that runs to its end time signs the person out, so nobody stays signed in overnight.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">On unless people routinely stay past their booking.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2160"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Only desks in selected locations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Limits the rules above to the buildings and floors chosen on this schedule.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Required when a person sits on more than one schedule — see below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Only desks count: rooms, equipment and parking spaces never record attendance. A
+booking covering several desks records one sign-in, not one per desk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If a person sits on more than one working schedule and the best matching schedules
+tie for the same desk, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">nothing is recorded</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — the system will not guess
+which schedule the day belongs to. Switch on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Only desks in selected locations</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+and give each schedule its own buildings or floors. A schedule bound to the
+desk's floor wins over one bound only to its building.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allow multiple check-ins per day</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> rule above still applies: with it off, a
+desk check-in by someone already signed in today records nothing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4572000"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="working-schedule-desk-attendance" descr="Desk attendance has separate switches for arrival, checkout and booking end." title="Desk attendance has separate switches for arrival, checkout and booking end."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4572000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desk attendance has separate switches for arrival, checkout and booking end.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Security &amp; location</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The proof a punch must carry. The </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn3nvrrxzzbaofcw90j_oc">
+      <w:hyperlink w:history="1" r:id="rId65vbqi7-ttirzwg7p3uws">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">GPS, IP and selfies
 article</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> walks these; the rows
 here are for completeness.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -2608,51 +3039,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8meq5faaqppnlpq4upxof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdumqddicaz7fvwczfhlvyt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdn3nvrrxzzbaofcw90j_oc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3345a251f96a155140de1c9ac87937b892e56ad.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdczc3wr9-s-nwr49n95qq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdmabzf22ozzikopldvnroy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rId65vbqi7-ttirzwg7p3uws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cb0bbe62c536642ec479f25e77882f73ee8e4fd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1766d76813add89bd0a154de3671b98f25d96325.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Working schedule settings reference</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>