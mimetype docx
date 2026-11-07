--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdczc3wr9-s-nwr49n95qq4">
+      <w:hyperlink w:history="1" r:id="rIdlvybi-bruv-nqvlwpp4lp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/attendance/working-schedule-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The working schedule editor is three pages of settings on the left — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Basic</w:t>
       </w:r>
@@ -419,51 +419,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3983"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Users and/or groups who can view and export this schedule's results in the user app. They cannot edit records.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3983"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Name team leads who need the numbers without console access — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmabzf22ozzikopldvnroy">
+            <w:hyperlink w:history="1" r:id="rIdqxctrykgmerq6o9wm77ic">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">the supervisor article</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1394"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1893,51 +1893,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Desk attendance has separate switches for arrival, checkout and booking end.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Security &amp; location</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The proof a punch must carry. The </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId65vbqi7-ttirzwg7p3uws">
+      <w:hyperlink w:history="1" r:id="rIdpp8cgeu8fsumtgxfxzeaz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">GPS, IP and selfies
 article</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> walks these; the rows
 here are for completeness.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -3039,51 +3039,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdczc3wr9-s-nwr49n95qq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdmabzf22ozzikopldvnroy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rId65vbqi7-ttirzwg7p3uws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cb0bbe62c536642ec479f25e77882f73ee8e4fd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1766d76813add89bd0a154de3671b98f25d96325.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlvybi-bruv-nqvlwpp4lp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdqxctrykgmerq6o9wm77ic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdpp8cgeu8fsumtgxfxzeaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cb0bbe62c536642ec479f25e77882f73ee8e4fd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1766d76813add89bd0a154de3671b98f25d96325.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Working schedule settings reference</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>