--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk7majhipkf7oj-m-3-l2f">
+      <w:hyperlink w:history="1" r:id="rIdlur0fryyffdr_1nllpojt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/attendance/verify-clock-ins-with-gps-ip-and-selfies/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A punch from a phone proves nothing by itself — a Sign in tap from the sofa
 looks exactly like one from the lobby. The working schedule's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Security &amp;
@@ -144,51 +144,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Network verified</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — and a
 failed check blocks the punch rather than flagging it afterwards. There is no
 "clocked in, but suspicious" state to chase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 These switches live on each working schedule, so
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqy7_vmtfrzkbihdeickwv">
+      <w:hyperlink w:history="1" r:id="rIdv9dnhjkqnkdfr3wzbxqfw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">set one up</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> first. GPS and IP checks apply to
 punches from the user app; a kiosk on the wall is its own proof of presence,
 which is why those two checks do not offer a kiosk variant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">GPS: draw where a punch may come from</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -647,51 +647,51 @@
       <w:r>
         <w:t xml:space="preserve">What these checks do not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">They apply to the user app only — a kiosk punch is verified by the kiosk's own
 identification (QR code, staff card, PIN or face), not by GPS or IP. An empty
 fence or IP list with the switch on refuses nothing, and none of this decides
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">when</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a punch is allowed — timing lives on the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmbco-zqowaysdiunnge02">
+      <w:hyperlink w:history="1" r:id="rIdcru0t_9tfjupqv9elxsiy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check-in rules page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1116,51 +1116,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk7majhipkf7oj-m-3-l2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rIdqy7_vmtfrzkbihdeickwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdmbco-zqowaysdiunnge02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e022a24d5fbc53837f227c2dd9a0c4dbbc37f7cf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6e9ac37344a72bdce623d56ce576d83326e5b49.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlur0fryyffdr_1nllpojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rIdv9dnhjkqnkdfr3wzbxqfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdcru0t_9tfjupqv9elxsiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e022a24d5fbc53837f227c2dd9a0c4dbbc37f7cf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6e9ac37344a72bdce623d56ce576d83326e5b49.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Verify clock-ins with GPS, IP and selfies</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>