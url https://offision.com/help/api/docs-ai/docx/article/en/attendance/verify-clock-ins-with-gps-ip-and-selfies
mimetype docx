--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlur0fryyffdr_1nllpojt">
+      <w:hyperlink w:history="1" r:id="rIdoy0c47dd5eyt7m1byqyyo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/attendance/verify-clock-ins-with-gps-ip-and-selfies/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A punch from a phone proves nothing by itself — a Sign in tap from the sofa
 looks exactly like one from the lobby. The working schedule's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Security &amp;
@@ -144,51 +144,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Network verified</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — and a
 failed check blocks the punch rather than flagging it afterwards. There is no
 "clocked in, but suspicious" state to chase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 These switches live on each working schedule, so
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv9dnhjkqnkdfr3wzbxqfw">
+      <w:hyperlink w:history="1" r:id="rIdf53zi3k7beiydzkonyavc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">set one up</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> first. GPS and IP checks apply to
 punches from the user app; a kiosk on the wall is its own proof of presence,
 which is why those two checks do not offer a kiosk variant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">GPS: draw where a punch may come from</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -647,51 +647,51 @@
       <w:r>
         <w:t xml:space="preserve">What these checks do not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">They apply to the user app only — a kiosk punch is verified by the kiosk's own
 identification (QR code, staff card, PIN or face), not by GPS or IP. An empty
 fence or IP list with the switch on refuses nothing, and none of this decides
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">when</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a punch is allowed — timing lives on the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcru0t_9tfjupqv9elxsiy">
+      <w:hyperlink w:history="1" r:id="rId9gidp652sq6my_u_eu3rq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check-in rules page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1116,51 +1116,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlur0fryyffdr_1nllpojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rIdv9dnhjkqnkdfr3wzbxqfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdcru0t_9tfjupqv9elxsiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e022a24d5fbc53837f227c2dd9a0c4dbbc37f7cf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6e9ac37344a72bdce623d56ce576d83326e5b49.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoy0c47dd5eyt7m1byqyyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rIdf53zi3k7beiydzkonyavc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rId9gidp652sq6my_u_eu3rq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68cffabcf153387d01e7fe7944ddc628118cded3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/22cc78a7eae932fff1525e48df02f0bd01f915e0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Verify clock-ins with GPS, IP and selfies</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>