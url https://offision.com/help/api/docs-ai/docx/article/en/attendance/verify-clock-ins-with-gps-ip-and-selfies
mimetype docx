--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoy0c47dd5eyt7m1byqyyo">
+      <w:hyperlink w:history="1" r:id="rIdo4kps9fcs2vbvfhhuy0wo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/attendance/verify-clock-ins-with-gps-ip-and-selfies/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A punch from a phone proves nothing by itself — a Sign in tap from the sofa
 looks exactly like one from the lobby. The working schedule's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Security &amp;
@@ -144,51 +144,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Network verified</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — and a
 failed check blocks the punch rather than flagging it afterwards. There is no
 "clocked in, but suspicious" state to chase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 These switches live on each working schedule, so
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf53zi3k7beiydzkonyavc">
+      <w:hyperlink w:history="1" r:id="rIdsdlm_xjhd--juf3r3wu3g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">set one up</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> first. GPS and IP checks apply to
 punches from the user app; a kiosk on the wall is its own proof of presence,
 which is why those two checks do not offer a kiosk variant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">GPS: draw where a punch may come from</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -647,51 +647,51 @@
       <w:r>
         <w:t xml:space="preserve">What these checks do not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">They apply to the user app only — a kiosk punch is verified by the kiosk's own
 identification (QR code, staff card, PIN or face), not by GPS or IP. An empty
 fence or IP list with the switch on refuses nothing, and none of this decides
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">when</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a punch is allowed — timing lives on the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9gidp652sq6my_u_eu3rq">
+      <w:hyperlink w:history="1" r:id="rIdvxy1h_qy-dw4zo0qk4chn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check-in rules page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1116,51 +1116,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoy0c47dd5eyt7m1byqyyo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rIdf53zi3k7beiydzkonyavc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rId9gidp652sq6my_u_eu3rq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68cffabcf153387d01e7fe7944ddc628118cded3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/22cc78a7eae932fff1525e48df02f0bd01f915e0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo4kps9fcs2vbvfhhuy0wo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rIdsdlm_xjhd--juf3r3wu3g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdvxy1h_qy-dw4zo0qk4chn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68cffabcf153387d01e7fe7944ddc628118cded3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/22cc78a7eae932fff1525e48df02f0bd01f915e0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Verify clock-ins with GPS, IP and selfies</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>