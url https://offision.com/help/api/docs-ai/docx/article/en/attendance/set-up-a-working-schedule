--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzq9jl4vlk2wqxzrhwdyzj">
+      <w:hyperlink w:history="1" r:id="rId1axcvjxjcrhctgjjq5svx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/attendance/set-up-a-working-schedule/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A working schedule is what makes clocking in possible at all: until a person
 is on one, the app shows them no Sign in button and a kiosk turns them away.
 This walk-through creates one schedule and puts a team on it. Done means one
 of those people has clocked in and the punch shows in Attendance Records.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -373,51 +373,51 @@
 list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Supervisors</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — optional. Anyone named here can view and export this
 schedule's results in the user app, and nothing more — the field's own hint
 says as much. Covered separately in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdznxkj04e4kmlpglo2bn0_">
+      <w:hyperlink w:history="1" r:id="rId12zdg8lgup4h-zbww7m3n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give supervisors a team view</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="working-schedule-basic-info" descr="Basic Info: the name, the working hour it reads times from, and the Worker and Supervisors pickers — both take users and whole groups." title="Basic Info: the name, the working hour it reads times from, and the Worker and Supervisors pickers — both take users and whole groups."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -505,82 +505,82 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check-in rules</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the left. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Channel Access</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> holds four
 switches — check-in and check-out, via User Portal and via Player. A new
 schedule should open at least one pair, or nobody can punch at all. The rest
 of this page — timing tolerances and remark requirements — has sensible
 defaults; the full list is in the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_tf_a4sz60a7zty-otzx_">
+      <w:hyperlink w:history="1" r:id="rIdrwk8kocsqvx1rfctargd3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">settings reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If punches should also prove where they came from — GPS, office network,
 selfie — that is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Security &amp; location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page, and it has
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp7bmlsiu_1grp7rdtbwhw">
+      <w:hyperlink w:history="1" r:id="rIddulfzifa6kdzqq9r_znyy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a walk-through of its own</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Save, and make a test punch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Save closes the editor and the schedule is live. Now verify it end to end:
@@ -1098,51 +1098,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzq9jl4vlk2wqxzrhwdyzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdznxkj04e4kmlpglo2bn0_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rId_tf_a4sz60a7zty-otzx_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdp7bmlsiu_1grp7rdtbwhw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3a74e987d201c53a889a1eb1e70b270bc4ddfe1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f4ddcc84f3012c36c5b06363000e4acfcd80519.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1axcvjxjcrhctgjjq5svx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rId12zdg8lgup4h-zbww7m3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdrwk8kocsqvx1rfctargd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIddulfzifa6kdzqq9r_znyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3a74e987d201c53a889a1eb1e70b270bc4ddfe1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f4ddcc84f3012c36c5b06363000e4acfcd80519.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up a working schedule</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>