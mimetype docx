--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1axcvjxjcrhctgjjq5svx">
+      <w:hyperlink w:history="1" r:id="rIdrvzcl9qfmwm1hgnwy8wow">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/attendance/set-up-a-working-schedule/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A working schedule is what makes clocking in possible at all: until a person
 is on one, the app shows them no Sign in button and a kiosk turns them away.
 This walk-through creates one schedule and puts a team on it. Done means one
 of those people has clocked in and the punch shows in Attendance Records.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -373,51 +373,51 @@
 list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Supervisors</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — optional. Anyone named here can view and export this
 schedule's results in the user app, and nothing more — the field's own hint
 says as much. Covered separately in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId12zdg8lgup4h-zbww7m3n">
+      <w:hyperlink w:history="1" r:id="rIdqxlssrqhkdnkaljb9esa5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give supervisors a team view</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="working-schedule-basic-info" descr="Basic Info: the name, the working hour it reads times from, and the Worker and Supervisors pickers — both take users and whole groups." title="Basic Info: the name, the working hour it reads times from, and the Worker and Supervisors pickers — both take users and whole groups."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -505,82 +505,82 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check-in rules</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the left. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Channel Access</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> holds four
 switches — check-in and check-out, via User Portal and via Player. A new
 schedule should open at least one pair, or nobody can punch at all. The rest
 of this page — timing tolerances and remark requirements — has sensible
 defaults; the full list is in the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrwk8kocsqvx1rfctargd3">
+      <w:hyperlink w:history="1" r:id="rIdfjryooheksu6rgwr87snc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">settings reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If punches should also prove where they came from — GPS, office network,
 selfie — that is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Security &amp; location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page, and it has
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddulfzifa6kdzqq9r_znyy">
+      <w:hyperlink w:history="1" r:id="rIdqvmwrlggchqx_pp-dgjbk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a walk-through of its own</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Save, and make a test punch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Save closes the editor and the schedule is live. Now verify it end to end:
@@ -1098,51 +1098,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1axcvjxjcrhctgjjq5svx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rId12zdg8lgup4h-zbww7m3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdrwk8kocsqvx1rfctargd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIddulfzifa6kdzqq9r_znyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3a74e987d201c53a889a1eb1e70b270bc4ddfe1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f4ddcc84f3012c36c5b06363000e4acfcd80519.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrvzcl9qfmwm1hgnwy8wow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdqxlssrqhkdnkaljb9esa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdfjryooheksu6rgwr87snc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdqvmwrlggchqx_pp-dgjbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21b4341596e1d747e4fab58a332b05e641ac0c2b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/083a01f8f44461de77a97787fecaa5bf05038139.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up a working schedule</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>