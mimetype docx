--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrvzcl9qfmwm1hgnwy8wow">
+      <w:hyperlink w:history="1" r:id="rIdlg4jbychvtrqupe76fhk0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/attendance/set-up-a-working-schedule/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A working schedule is what makes clocking in possible at all: until a person
 is on one, the app shows them no Sign in button and a kiosk turns them away.
 This walk-through creates one schedule and puts a team on it. Done means one
 of those people has clocked in and the punch shows in Attendance Records.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -373,51 +373,51 @@
 list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Supervisors</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — optional. Anyone named here can view and export this
 schedule's results in the user app, and nothing more — the field's own hint
 says as much. Covered separately in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqxlssrqhkdnkaljb9esa5">
+      <w:hyperlink w:history="1" r:id="rIdckxi9oeov9hr_2qhnvhu1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give supervisors a team view</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="working-schedule-basic-info" descr="Basic Info: the name, the working hour it reads times from, and the Worker and Supervisors pickers — both take users and whole groups." title="Basic Info: the name, the working hour it reads times from, and the Worker and Supervisors pickers — both take users and whole groups."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -505,82 +505,82 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check-in rules</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the left. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Channel Access</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> holds four
 switches — check-in and check-out, via User Portal and via Player. A new
 schedule should open at least one pair, or nobody can punch at all. The rest
 of this page — timing tolerances and remark requirements — has sensible
 defaults; the full list is in the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfjryooheksu6rgwr87snc">
+      <w:hyperlink w:history="1" r:id="rId7sozvhxfcdtxpef-1g-mm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">settings reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If punches should also prove where they came from — GPS, office network,
 selfie — that is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Security &amp; location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page, and it has
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqvmwrlggchqx_pp-dgjbk">
+      <w:hyperlink w:history="1" r:id="rIda6wejbbc42dkqbx1ha2_n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a walk-through of its own</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Save, and make a test punch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Save closes the editor and the schedule is live. Now verify it end to end:
@@ -1098,51 +1098,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrvzcl9qfmwm1hgnwy8wow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdqxlssrqhkdnkaljb9esa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rIdfjryooheksu6rgwr87snc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdqvmwrlggchqx_pp-dgjbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21b4341596e1d747e4fab58a332b05e641ac0c2b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/083a01f8f44461de77a97787fecaa5bf05038139.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlg4jbychvtrqupe76fhk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/set-up-a-working-schedule/" TargetMode="External"/><Relationship Id="rIdckxi9oeov9hr_2qhnvhu1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-supervisors-a-team-view/" TargetMode="External"/><Relationship Id="rId7sozvhxfcdtxpef-1g-mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIda6wejbbc42dkqbx1ha2_n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21b4341596e1d747e4fab58a332b05e641ac0c2b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/083a01f8f44461de77a97787fecaa5bf05038139.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up a working schedule</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>