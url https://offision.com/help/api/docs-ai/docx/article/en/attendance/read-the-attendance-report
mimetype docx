--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,93 +52,93 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrfqkmkqbrofdisvo8acbs">
+      <w:hyperlink w:history="1" r:id="rId1u8g1yn3gy_ljsrdliyj0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/attendance/read-the-attendance-report/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The report is where punches become judgements. A record only says </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">signed in
 at 9:12</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; the report reads that against the schedule's working hour and says
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">late, by 12 minutes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The judgement is computed when you open the report, not
 stored — which is why </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo_q_u9tu7gqlpavdhisrl">
+      <w:hyperlink w:history="1" r:id="rIdvodhxff2tpt_bfripnblo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">correcting a record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is enough to correct the month, and why a schedule whose working hour changes
 rewrites history: the report always judges by the working hour as it is now.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The verdicts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -742,72 +742,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Export summary</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Export daily</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> download the current tab's rows for
-payroll or HR.</w:t>
+payroll or HR. An export is a snapshot, and that is the reason to keep one: the
+report recomputes its verdicts every time it is opened, so a schedule whose
+working hour changes rewrites months that were already read and signed off.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Attendance records, and the edits to them in the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attendance log</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, are kept
+for as long as the tenant exists — nothing purges them, so a month from years
+ago can still be opened and exported. The selfies attached to them cannot: they
+are deleted on their own schedule. See </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdbnv0htoy56x9vpiay87hb">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Your data: retention, export, deletion
+and backup</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the report does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It does not alert anyone — it is read, not sent. It does not judge people on
 no schedule, or days before a person joined one. And it never shows the proof
 behind a punch — the selfie, IP and coordinate stay on the record in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0umukrwyx9urx7qmck4_c">
+      <w:hyperlink w:history="1" r:id="rIduv7jga0ww1hesr89xbxxq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Attendance Records</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, where the punches
 themselves are inspected and fixed.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1233,51 +1268,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrfqkmkqbrofdisvo8acbs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/read-the-attendance-report/" TargetMode="External"/><Relationship Id="rIdo_q_u9tu7gqlpavdhisrl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId0umukrwyx9urx7qmck4_c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee0565489e11faaac75da07505e991d7d84af5f5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1u8g1yn3gy_ljsrdliyj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/read-the-attendance-report/" TargetMode="External"/><Relationship Id="rIdvodhxff2tpt_bfripnblo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rIdbnv0htoy56x9vpiay87hb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIduv7jga0ww1hesr89xbxxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee0565489e11faaac75da07505e991d7d84af5f5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Read the attendance report</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>