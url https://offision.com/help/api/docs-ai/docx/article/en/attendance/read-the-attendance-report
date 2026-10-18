--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,93 +52,93 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1u8g1yn3gy_ljsrdliyj0">
+      <w:hyperlink w:history="1" r:id="rIdoyzid_xs9yn7_ys2bycvf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/attendance/read-the-attendance-report/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The report is where punches become judgements. A record only says </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">signed in
 at 9:12</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; the report reads that against the schedule's working hour and says
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">late, by 12 minutes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The judgement is computed when you open the report, not
 stored — which is why </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvodhxff2tpt_bfripnblo">
+      <w:hyperlink w:history="1" r:id="rIdys8urk5zhvtvf9uijquy8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">correcting a record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is enough to correct the month, and why a schedule whose working hour changes
 rewrites history: the report always judges by the working hour as it is now.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The verdicts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -767,82 +767,82 @@
 payroll or HR. An export is a snapshot, and that is the reason to keep one: the
 report recomputes its verdicts every time it is opened, so a schedule whose
 working hour changes rewrites months that were already read and signed off.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Attendance records, and the edits to them in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Attendance log</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, are kept
 for as long as the tenant exists — nothing purges them, so a month from years
 ago can still be opened and exported. The selfies attached to them cannot: they
 are deleted on their own schedule. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbnv0htoy56x9vpiay87hb">
+      <w:hyperlink w:history="1" r:id="rIdu4trsq8h9f9i0xbmshqvh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Your data: retention, export, deletion
 and backup</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the report does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It does not alert anyone — it is read, not sent. It does not judge people on
 no schedule, or days before a person joined one. And it never shows the proof
 behind a punch — the selfie, IP and coordinate stay on the record in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduv7jga0ww1hesr89xbxxq">
+      <w:hyperlink w:history="1" r:id="rId0o38ao-ogdvarzild0fce">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Attendance Records</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, where the punches
 themselves are inspected and fixed.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1268,51 +1268,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1u8g1yn3gy_ljsrdliyj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/read-the-attendance-report/" TargetMode="External"/><Relationship Id="rIdvodhxff2tpt_bfripnblo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rIdbnv0htoy56x9vpiay87hb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIduv7jga0ww1hesr89xbxxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee0565489e11faaac75da07505e991d7d84af5f5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoyzid_xs9yn7_ys2bycvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/read-the-attendance-report/" TargetMode="External"/><Relationship Id="rIdys8urk5zhvtvf9uijquy8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rIdu4trsq8h9f9i0xbmshqvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rId0o38ao-ogdvarzild0fce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5629fa5e1ecc80f79886e43e1b823de837709817.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Read the attendance report</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>