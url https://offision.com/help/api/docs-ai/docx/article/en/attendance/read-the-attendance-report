--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,93 +52,93 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoyzid_xs9yn7_ys2bycvf">
+      <w:hyperlink w:history="1" r:id="rIdg2_a_haiwimduetzie2vg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/attendance/read-the-attendance-report/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The report is where punches become judgements. A record only says </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">signed in
 at 9:12</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; the report reads that against the schedule's working hour and says
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">late, by 12 minutes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The judgement is computed when you open the report, not
 stored — which is why </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdys8urk5zhvtvf9uijquy8">
+      <w:hyperlink w:history="1" r:id="rIdh_cva1laham859pgzp8uu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">correcting a record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is enough to correct the month, and why a schedule whose working hour changes
 rewrites history: the report always judges by the working hour as it is now.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The verdicts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -767,82 +767,82 @@
 payroll or HR. An export is a snapshot, and that is the reason to keep one: the
 report recomputes its verdicts every time it is opened, so a schedule whose
 working hour changes rewrites months that were already read and signed off.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Attendance records, and the edits to them in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Attendance log</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, are kept
 for as long as the tenant exists — nothing purges them, so a month from years
 ago can still be opened and exported. The selfies attached to them cannot: they
 are deleted on their own schedule. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu4trsq8h9f9i0xbmshqvh">
+      <w:hyperlink w:history="1" r:id="rId97sj0oga5c8flofagn9lp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Your data: retention, export, deletion
 and backup</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the report does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It does not alert anyone — it is read, not sent. It does not judge people on
 no schedule, or days before a person joined one. And it never shows the proof
 behind a punch — the selfie, IP and coordinate stay on the record in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0o38ao-ogdvarzild0fce">
+      <w:hyperlink w:history="1" r:id="rId--238cc8gjpsdefttbxbh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Attendance Records</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, where the punches
 themselves are inspected and fixed.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1268,51 +1268,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoyzid_xs9yn7_ys2bycvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/read-the-attendance-report/" TargetMode="External"/><Relationship Id="rIdys8urk5zhvtvf9uijquy8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rIdu4trsq8h9f9i0xbmshqvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rId0o38ao-ogdvarzild0fce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5629fa5e1ecc80f79886e43e1b823de837709817.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg2_a_haiwimduetzie2vg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/read-the-attendance-report/" TargetMode="External"/><Relationship Id="rIdh_cva1laham859pgzp8uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId97sj0oga5c8flofagn9lp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rId--238cc8gjpsdefttbxbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5629fa5e1ecc80f79886e43e1b823de837709817.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Read the attendance report</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>