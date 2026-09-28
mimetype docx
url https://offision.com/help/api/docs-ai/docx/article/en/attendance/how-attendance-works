--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdve6g9nk51-w1wj2b_3ex3">
+      <w:hyperlink w:history="1" r:id="rId9sfv56bui80othzriteo_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/attendance/how-attendance-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Attendance records who was at work and when, and it does it with one object:
 the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">working schedule</w:t>
@@ -419,51 +419,51 @@
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Early leave</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Absent</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and so on. The verdicts live in the report, not on the records, so
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqdbxaq6b4jrr9xrdqgi3j">
+      <w:hyperlink w:history="1" r:id="rIdrmqtuvmgp93cm_y2kayur">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">correcting a record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is enough to correct
 the month.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → attendance/working-schedule (Working schedule)</w:t>
       </w:r>
     </w:p>
@@ -931,51 +931,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdve6g9nk51-w1wj2b_3ex3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdqdbxaq6b4jrr9xrdqgi3j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/612d3baaa9f8890c949835fb507b042cc11fc30c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9sfv56bui80othzriteo_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdrmqtuvmgp93cm_y2kayur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/612d3baaa9f8890c949835fb507b042cc11fc30c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How attendance works</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>