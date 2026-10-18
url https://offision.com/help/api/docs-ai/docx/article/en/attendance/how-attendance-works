--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A working schedule joins a working hour, the workers who clock in against it, the supervisors who read the results, and the rules a punch must pass — GPS, IP, selfie, timing. Understand this one object and the rest of the module is just its screens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9sfv56bui80othzriteo_">
+      <w:hyperlink w:history="1" r:id="rIdzvyv2ej1m9gj2i_6h8bsx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/attendance/how-attendance-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Attendance records who was at work and when, and it does it with one object:
 the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">working schedule</w:t>
@@ -314,71 +314,108 @@
       <w:r>
         <w:t xml:space="preserve"> on the home screen; the punch is checked live and the person sees
 which conditions passed or failed before confirming. A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">kiosk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a signage
 screen or panel running the Take attendance widget — takes the punch at the
 door instead, after the person identifies themselves at the screen. Each of
 the four combinations (in or out, app or kiosk) is a separate switch on the
 schedule, so a team can be required to sign in at the lobby kiosk but allowed
 to sign out from their phone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Attendance can also arrive without anyone pressing a button: a desk booking
-[...1 lines deleted...]
-and such records are marked </w:t>
+        <w:t xml:space="preserve">Attendance can also arrive from a desk booking. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desk check-in signs in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> records arrival when someone checks in to a reserved desk or walks up and claims one. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desk check-out signs out</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Booking ending signs out</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> are separate switches; enabling sign-in alone does not enable sign-out. Records are marked </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Auto</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> rather than </w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> and identify the desk. Making a future reservation alone records no arrival.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The rules can be restricted to selected buildings and floors. For people on several schedules, a matching floor takes precedence over a matching building. If equally suitable schedules tie, nothing is recorded. See </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdpd1utdvljt3mwb3ktugmu">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Working schedule settings</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What comes out the other end</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every accepted punch is an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">attendance record</w:t>
@@ -419,51 +456,51 @@
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Early leave</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Absent</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and so on. The verdicts live in the report, not on the records, so
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrmqtuvmgp93cm_y2kayur">
+      <w:hyperlink w:history="1" r:id="rIdbk3_e5oosgkuojalgdzir">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">correcting a record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is enough to correct
 the month.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → attendance/working-schedule (Working schedule)</w:t>
       </w:r>
     </w:p>
@@ -931,51 +968,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9sfv56bui80othzriteo_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdrmqtuvmgp93cm_y2kayur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/612d3baaa9f8890c949835fb507b042cc11fc30c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzvyv2ej1m9gj2i_6h8bsx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdpd1utdvljt3mwb3ktugmu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdbk3_e5oosgkuojalgdzir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38c87cdeb6fdac1a3c92710c38ed4ebe7ec6d920.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How attendance works</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>