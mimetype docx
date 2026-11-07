--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzvyv2ej1m9gj2i_6h8bsx">
+      <w:hyperlink w:history="1" r:id="rIdhos4o6mjds15yqz0sprwy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/attendance/how-attendance-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Attendance records who was at work and when, and it does it with one object:
 the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">working schedule</w:t>
@@ -364,51 +364,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking ending signs out</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are separate switches; enabling sign-in alone does not enable sign-out. Records are marked </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Auto</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and identify the desk. Making a future reservation alone records no arrival.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rules can be restricted to selected buildings and floors. For people on several schedules, a matching floor takes precedence over a matching building. If equally suitable schedules tie, nothing is recorded. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpd1utdvljt3mwb3ktugmu">
+      <w:hyperlink w:history="1" r:id="rIdp7vzxgtygxwfdzlzsry_u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Working schedule settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What comes out the other end</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every accepted punch is an </w:t>
@@ -456,51 +456,51 @@
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Early leave</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Absent</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and so on. The verdicts live in the report, not on the records, so
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbk3_e5oosgkuojalgdzir">
+      <w:hyperlink w:history="1" r:id="rIdr6c8bqegrijezko5ckmr5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">correcting a record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is enough to correct
 the month.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → attendance/working-schedule (Working schedule)</w:t>
       </w:r>
     </w:p>
@@ -968,51 +968,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzvyv2ej1m9gj2i_6h8bsx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdpd1utdvljt3mwb3ktugmu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdbk3_e5oosgkuojalgdzir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38c87cdeb6fdac1a3c92710c38ed4ebe7ec6d920.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhos4o6mjds15yqz0sprwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdp7vzxgtygxwfdzlzsry_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rIdr6c8bqegrijezko5ckmr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../correct-an-attendance-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38c87cdeb6fdac1a3c92710c38ed4ebe7ec6d920.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How attendance works</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>